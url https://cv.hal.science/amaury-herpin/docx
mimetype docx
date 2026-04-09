--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1169,295 +1169,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the Evolutionary History of HSC70-Linked Selective Autophagy Pathways: Endosomal Microautophagy and Chaperone-Mediated Autophagy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual development dysgenesis in interspecific hybrids of Medaka fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J Vélez</w:t>
+                <w:t xml:space="preserve">A. Martinez-Bengochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Depincé</w:t>
+                <w:t xml:space="preserve">S. Kneitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beaumatin</w:t>
+                <w:t xml:space="preserve">R. Nóbrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11121945⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09314-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746575v1</w:t>
+                <w:t xml:space="preserve">hal-03659203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual development dysgenesis in interspecific hybrids of Medaka fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Martinez-Bengochea</w:t>
+                <w:t xml:space="preserve">Diving into the Evolutionary History of HSC70-Linked Selective Autophagy Pathways: Endosomal Microautophagy and Chaperone-Mediated Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kneitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Emilio J Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nóbrega</w:t>
+                <w:t xml:space="preserve">Alexandra Depincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adolfi</w:t>
+                <w:t xml:space="preserve">Florian Beaumatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.5408. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), pp.1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09314-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells11121945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659203v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonfunctional copy of the salmonid sex-determining gene ( sdY ) is responsible for the “apparent” XY females in Chinook salmon, Oncorhynchus tshawytscha</w:t>
               </w:r>
@@ -1809,671 +1809,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primordial germ cell migration and histological and molecular characterization of gonadal differentiation in Pachón Cavefish Astyanax mexicanus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelic diversification after transposable element exaptation promoted Gsdf as the master sex determining gene of sablefish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Violette Thermes</w:t>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depincé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000513378⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.gr.274266.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.274266.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166084v1</w:t>
+                <w:t xml:space="preserve">hal-03289901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic diversification after transposable element exaptation promoted Gsdf as the master sex determining gene of sablefish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expanding the classical paradigm: what we have learnt from vertebrates about sex chromosome evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Kratochvíl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Stöck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Rovatsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Bullejos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp.gr.274266.120. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376 (1833), pp.20200097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.274266.120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289901v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the classical paradigm: what we have learnt from vertebrates about sex chromosome evolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mónica Bullejos</w:t>
+                <w:t xml:space="preserve">The replaceable master of sex determination: bottom-up hypothesis revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 376 (1833), pp.20200097. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0097⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 376 (1832), pp.20200090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299471v1</w:t>
+                <w:t xml:space="preserve">hal-03289907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The replaceable master of sex determination: bottom-up hypothesis revisited</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
+                <w:t xml:space="preserve">Crosstalk between retinoic acid and sex-related genes controls germ cell fate and gametogenesis in Medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Martinez-Bengochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Kneitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Regensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376 (1832), pp.20200090. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2020.613497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03289907v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between retinoic acid and sex-related genes controls germ cell fate and gametogenesis in Medaka</w:t>
+                <w:t xml:space="preserve">Primordial germ cell migration and histological and molecular characterization of gonadal differentiation in Pachón Cavefish Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Adolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabel Martinez-Bengochea</w:t>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Kneitz</w:t>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Regensburger</w:t>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Sexual Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcell.2020.613497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000513378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113029v1</w:t>
+                <w:t xml:space="preserve">hal-03166084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from an unusual vertebrate sex-determining gene</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,77 +2606,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depincé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 376 (1832), pp.20200091. </w:t>
@@ -2712,1146 +2712,1146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site‐Associated DNA Sequencing data</w:t>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13360⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150035v1</w:t>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site‐Associated DNA Sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.1715-1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139073v2</w:t>
+                <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Du</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Hugo Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337251v1</w:t>
+                <w:t xml:space="preserve">hal-03139073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
+                <w:t xml:space="preserve">Reconstruction of the birth of a male sex chromosome present in Atlantic herring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Lescat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Nima Rafati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+                <w:t xml:space="preserve">Junfeng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Péron</w:t>
+                <w:t xml:space="preserve">Mats E. Pettersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+                <w:t xml:space="preserve">Fan Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (39), pp.24359-24368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2009925117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408346v1</w:t>
+                <w:t xml:space="preserve">hal-02935553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937875v1</w:t>
+                <w:t xml:space="preserve">hal-02623895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Justine Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623895v1</w:t>
+                <w:t xml:space="preserve">hal-02937875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the birth of a male sex chromosome present in Atlantic herring</w:t>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nima Rafati</w:t>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junfeng Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats E. Pettersson</w:t>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Han</w:t>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (39), pp.24359-24368. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (10), pp.2887 - 2899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2009925117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935553v1</w:t>
+                <w:t xml:space="preserve">hal-03408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lighting chaperone-mediated autophagy (CMA) evolution with an ancient LAMP: the existence of a functional CMA activity in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,51 +3976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.907-915. </w:t>
@@ -4052,563 +4052,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increase of cortisol levels after temperature stress activates dmrt1a causing female-to-male sex reversal and reduced germ cell number in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Peter Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Mariko Kikuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (10), pp.1405-1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154486v1</w:t>
+                <w:t xml:space="preserve">hal-02159607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the putative tumor suppressor gene cdkn2ab in pigment cells and melanoma of Xiphophorus and medaka</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Hausmann</w:t>
+                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12729⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (8), pp.e1008013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168622v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02279967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008013⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02279967v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of cortisol levels after temperature stress activates dmrt1a causing female-to-male sex reversal and reduced germ cell number in medaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
+                <w:t xml:space="preserve">Analysis of the putative tumor suppressor gene cdkn2ab in pigment cells and melanoma of Xiphophorus and medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Regneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitta Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martina Regensburger</w:t>
+                <w:t xml:space="preserve">Verena A. Kottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariko Kikuchi</w:t>
+                <w:t xml:space="preserve">Michael Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (10), pp.1405-1417. </w:t>
+              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.248-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.23177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159607v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t>
               </w:r>
@@ -4620,77 +4620,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (4), pp.1-29. </w:t>
@@ -4722,295 +4722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMA restricted to mammals and birds: myth or reality?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
+                <w:t xml:space="preserve">Sox5 is involved in germ-cell regulation and sex determination in medaka following co-option of nested transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Wakamatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Nagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1460021⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16:16 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-018-0485-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823223v1</w:t>
+                <w:t xml:space="preserve">hal-02621207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sox5 is involved in germ-cell regulation and sex determination in medaka following co-option of nested transposable elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Hashimoto</w:t>
+                <w:t xml:space="preserve">CMA restricted to mammals and birds: myth or reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16:16 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (7), pp.1267-1270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-018-0485-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2018.1460021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621207v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unusual rainbow trout sex determination gene hijacked the canonical vertebrate gonadal differentiation pathway</w:t>
               </w:r>
@@ -5022,51 +5022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus C. Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Sacquegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5817,51 +5817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of gene-regulatory networks controlling sex determination: of masters, slaves, usual suspects, newcomers, and usurpators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (10), pp.1260-1274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6161,295 +6161,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-196 regulates axial patterning and pectoral appendage initiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex determination: switch and suppress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.07.014⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (17), pp.R656-R659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646954v1</w:t>
+                <w:t xml:space="preserve">hal-02647597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination: switch and suppress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miR-196 regulates axial patterning and pectoral appendage initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinjun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Lin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann K. Eberhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni U. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (17), pp.R656-R659. </w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (2), pp.463-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647597v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmrt1 genes at the crossroads: a widespread and central class of sexual development factors in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278 (7), pp.1010-1019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6500,51 +6500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebrate sex determination: questioning the hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 278 (7), pp.1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6591,51 +6591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ectopic expression of single transcription factors directs differentiation of a medaka spermatogonial cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva C. Thoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni U. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabell P. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6976,51 +6976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Driessle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 325 (1), pp.179-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7080,77 +7080,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni U. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7327,51 +7327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of sex determination and evolution of the Y chromosome: Insights from the medakafish ()</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 306 (1-2), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7422,51 +7422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory putsches create new ways of determining sexual development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (10), pp.966-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7513,51 +7513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential SDF1a and b-induced mobility guides Medaka PGC migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Liedtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7628,580 +7628,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tolloid homologue from the pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Cross-talk between the bone morphogenetic protein pathway and other major signaling pathways results in tightly regulated cell-specific outcomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cunningham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.modgep.2007.03.001⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (12), pp.2977-2985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05840.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657862v1</w:t>
+                <w:t xml:space="preserve">hal-02663597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the male determining gene dmrt1bY and its autosomal coorthologue dmrt1a in medaka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of primordial germ cell proliferation by the medaka male determining gene Dmrt1bY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kraiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Hornung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Ute Hornung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schartl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (3), pp.197-206. </w:t>
+              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000102108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-213X-7-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658005v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone morphogenetic protein signaling pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of the male determining gene dmrt1bY and its autosomal coorthologue dmrt1a in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Hornung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05841.x⟩</w:t>
+              <w:t xml:space="preserve">Sexual Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000102108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656249v1</w:t>
+                <w:t xml:space="preserve">hal-02658005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of primordial germ cell proliferation by the medaka male determining gene Dmrt1bY</w:t>
+                <w:t xml:space="preserve">Bone morphogenetic protein signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-213X-7-99⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 274 (12), pp.2959-2959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05841.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661014v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-talk between the bone morphogenetic protein pathway and other major signaling pathways results in tightly regulated cell-specific outcomes.</w:t>
+                <w:t xml:space="preserve">A tolloid homologue from the pacific oyster &amp;lt;em&amp;gt;Crassostrea gigas&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cunningham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene Expression Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.700-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.modgep.2007.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2007.05840.x⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02663597v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of primordial germ cells in medaka &amp;lt;em&amp;gt;(Oryzias latipes)&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -8507,51 +8507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Mitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development Genes and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 215 (6), pp.297-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9270,51 +9270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cunningham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 301 (1-2), pp.21-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9511,277 +9511,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
+                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
+              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04657868v1</w:t>
+                <w:t xml:space="preserve">hal-04780055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Determination in Medaka (Oryzias latipes): When Epigenetics Overrides Genetic Determinants</w:t>
+                <w:t xml:space="preserve">Transgenerational inheritance of DNA methylation alterations after gdf6b+/- -induced sex reversal in the medaka (Oryzias latipes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, La colle sur Loup, France</w:t>
+              <w:t xml:space="preserve">IX. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Leon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04780055v1</w:t>
+                <w:t xml:space="preserve">hal-04657868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging the paradigm of an amniote-restricted mesonephric contribution to the gonad. -of the pronephric field contribution to the gonads in teleosts</w:t>
               </w:r>
@@ -9819,51 +9819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Sex Determination in Vertebrates (ESSDV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Vence, France</w:t>
@@ -10181,51 +10181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10511,898 +10511,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of maternally contributed auts2a in intergenerational determinism of fish neurodevelopment and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072287v1</w:t>
+                <w:t xml:space="preserve">hal-03739833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833209v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laury Lescat</w:t>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chenais</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072291v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFAGIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072283v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating TGF-beta signalling pathways and epigenetic modulations for controlling sex determination in medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Contar Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Thermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072294v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Schnebert</w:t>
+                <w:t xml:space="preserve">On the existence of chaperone-mediated autophagy in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Depince</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">14th International congress on the biology of fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072293v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of maternally contributed auts2a in intergenerational determinism of fish neurodevelopment and behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissecting the regulation of CMA in a natural model of impaired glucose homeostasis, the rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Balbuena-Pecino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SEFAGIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Tolède, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739833v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in vitro assessment of chaperone-mediated autophagy and its metabolic implications in rainbow trout hepatocytes</w:t>
               </w:r>
@@ -11802,51 +11802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11910,51 +11910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12009,103 +12009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-evolution of sex determination mechanisms and sex determining genes in the cavefish, Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Postlethwait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Annual Cavefish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM Astyanax International Meeting. MEX., Mar 2019, Santiago de Querétaro, Mexico, Mexico. 77 p</w:t>
@@ -12160,77 +12160,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Paradigm shift in sex chromosome evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz Institute of Freshwater Ecology and Inland Fisheries (IGB). DEU., Sep 2019, Berlin, Germany. 42 p., </w:t>
@@ -12268,51 +12268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12387,592 +12387,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'usage d'édition de génomes chez les poissons modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Comité d'éthique Inra Cirad Ifremer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785593v1</w:t>
+                <w:t xml:space="preserve">hal-01913020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
+              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733649v1</w:t>
+                <w:t xml:space="preserve">hal-02785593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sox5 is involved in germ cell regulation and sex determination in medaka following co-option of nested transposable elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Hashimoto</w:t>
+                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Kona (Hawaii), United States</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733852v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting genome-wide approaches and functional genomics for elucidating evolution in motion of sex-determining systems and genes in fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Sox5 is involved in germ cell regulation and sex determination in medaka following co-option of nested transposable elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Shories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Wakamatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Nagao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connecting population genetics and developmental biology to elucidate vertebrate sex evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Czech Herpetological Society., Aug 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">8. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Kona (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913024v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage d'édition de génomes chez les poissons modèles</w:t>
+                <w:t xml:space="preserve">Connecting genome-wide approaches and functional genomics for elucidating evolution in motion of sex-determining systems and genes in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité d'éthique Inra Cirad Ifremer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Connecting population genetics and developmental biology to elucidate vertebrate sex evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Czech Herpetological Society., Aug 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913020v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques for studying early gonadal commitment in medaka</w:t>
               </w:r>
@@ -13165,64 +13165,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex determination diversity in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabel Martinez-Bengochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Roco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13290,103 +13290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-evolution of sex determination mechanisms and sex determining genes in the cavefish Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H Postlethwait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Kona (Hawaii), United States</w:t>
@@ -13428,90 +13428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide approaches to elucidate evolution of sex determination systems and sex determining genes in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Biology of Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Kona (Hawaii), United States</w:t>
@@ -13534,661 +13534,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-evolution of sex determination mechanisms and sex determining genes in the cavefish Astyanax mexicanus</w:t>
+                <w:t xml:space="preserve">Evolution of sex determining genes in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Kneitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Roco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena A. Kottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594637v1</w:t>
+                <w:t xml:space="preserve">hal-01595118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-determination in fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Insertion of a transposable element rewires transcriptional regulation of a novel sex-determining gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Schories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Wakamatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isashi Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594644v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic basis of normal and transformed pigment cells in the xiphophorus and medaka model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hisashi Hashimoto</w:t>
+                <w:t xml:space="preserve">Micro-evolution of sex determination mechanisms and sex determining genes in the cavefish Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Postlethwait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Pigment Cell Conference IPCC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02734848v1</w:t>
+                <w:t xml:space="preserve">hal-01594637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of a transposable element rewires transcriptional regulation of a novel sex-determining gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Sex-determination in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Kneitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Roco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena A. Kottler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
+              <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595176v1</w:t>
+                <w:t xml:space="preserve">hal-01594644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of sex determining genes in fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+                <w:t xml:space="preserve">Genetic basis of normal and transformed pigment cells in the xiphophorus and medaka model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Regneri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitta Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23. International Pigment Cell Conference IPCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595118v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe chez les brochets, les medaka trans-activés</w:t>
               </w:r>
@@ -14394,51 +14394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14862,398 +14862,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the master determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edition du génome et recombinaison in vivo chez le poisson medaka: du CRISPR/Cas9 au système Brainbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Testis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Jeudi de l'IGEPP Institut de Génétique Environnement et Protection des Plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Le Rheu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742995v1</w:t>
+                <w:t xml:space="preserve">hal-02796540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Breeding Technologies (CRISP...) et OGM: Quésaco ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of the master determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">19. European Testis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795350v1</w:t>
+                <w:t xml:space="preserve">hal-02742995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edition du génome et recombinaison in vivo chez le poisson medaka: du CRISPR/Cas9 au système Brainbow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Breeding Technologies (CRISP...) et OGM: Quésaco ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi de l'IGEPP Institut de Génétique Environnement et Protection des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Le Rheu, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796540v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for cdkn2ab in melanoma of Xiphophorus and Medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Regneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Zebrafish Disease Models Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National University of Singapore (NUS). SGP., Oct 2016, NA, Singapore</w:t>
@@ -15276,467 +15276,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does, SDY, the unusual master sex determining factor of salmonids, triggers testicular differentiation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates dmrt1bY expression in PGCs prior to the sex determination stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740614v1</w:t>
+                <w:t xml:space="preserve">hal-02739919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates dmrt1bY expression in PGCs prior to the sex determination stage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of the master sex determining gene in northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739919v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe du brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées des Installations Expérimentales LPGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the master sex determining gene in northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+                <w:t xml:space="preserve">How does, SDY, the unusual master sex determining factor of salmonids, triggers testicular differentiation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741864v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence et utilisation du &amp;quot;brainbow system&amp;quot; pour le lignage cellulaire</w:t>
               </w:r>
@@ -15817,51 +15817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Endocrinology (ESE). GBR., Aug 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16362,77 +16362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16608,90 +16608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16828,103 +16828,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-evolution of sex determination mechanisms and sex determining genes in the cavefish, Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John H. Postlethwait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Rennes, France. , 2019, Journées Scientifiques de l'ED EGAAL</w:t>
@@ -16947,427 +16947,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+                <w:t xml:space="preserve">Characterization of the sex determining system(s) of the Mexican tetra, Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayaka Yano</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany. , pp.8-9, 2019, Workshop: Paradigm shift in sex chromosome evolution. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4126/FRL01-006417884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736935v1</w:t>
+                <w:t xml:space="preserve">hal-02418501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the sex determining system(s) of the Mexican tetra, Astyanax mexicanus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Beille</w:t>
+                <w:t xml:space="preserve">Mécanisme d'action du gène déterminant majeur du sexe de la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paradigm shift in sex chromosome evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418501v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the sex determination pathway in the genus Oryzias: A comparative transcriptome analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Kneitz</w:t>
+                <w:t xml:space="preserve">Topaz1, un gène crucial pour la reproduction chez le poisson medaka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812816v1</w:t>
+                <w:t xml:space="preserve">hal-01774747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bizarre master sex determinant of salmonids triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17389,219 +17359,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topaz1, un gène crucial pour la reproduction chez le poisson medaka</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Evolution of the sex determination pathway in the genus Oryzias: A comparative transcriptome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Martinez-Bengochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774747v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional rewiring of the Medaka sex determining DMRT1 gene duplicate after co-option of nested transposable elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Shories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17682,77 +17682,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamp2A à la lumière de l'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Lescat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17807,77 +17807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic acid induces meiosis and regulates expression of genes related to sex determination in Medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17932,90 +17932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinoic acid metabolism, transcription regulatory activity and meiosis in medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Adolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Regensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18079,51 +18079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua S. Waxman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rennes, France. 2014, CECE 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18403,226 +18403,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination in vertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schartl</w:t>
+                <w:t xml:space="preserve">Analyse de la fonction d’un gène par mutagenèse ou transgenèse chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-0-12-815145-7. </w:t>
+              <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20551-7⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 312 p., 2018, Savoir Faire (Quae), 978-2-7592-2389-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785937v1</w:t>
+                <w:t xml:space="preserve">hal-02789476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la fonction d’un gène par mutagenèse ou transgenèse chez les poissons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Bertin</w:t>
+                <w:t xml:space="preserve">Sex determination in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3ème édition revue et augmentée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-0-12-815145-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20551-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789476v1</w:t>
+                <w:t xml:space="preserve">hal-02785937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of sex determining genes in fish</w:t>
               </w:r>
@@ -18657,51 +18657,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-0-12-815145-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18969,336 +18969,336 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Goguet</w:t>
+                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Vélez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Véron</w:t>
+                <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075101v1</w:t>
+                <w:t xml:space="preserve">hal-04693265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism-related gene intergenerationally regulates neurodevelopment and behavior in fish through non-genetic mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+                <w:t xml:space="preserve">The zebrafish as a new model for studying chaperone-mediated autophagy unveils its role in spermatogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergi Ruig Puiggros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+                <w:t xml:space="preserve">Emilio Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693265v1</w:t>
+                <w:t xml:space="preserve">hal-05075101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex chromosome and sex locus characterization in the goldfish, Carassius auratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19337,90 +19337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site-Associated DNA Sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19459,51 +19459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19511,51 +19511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19594,77 +19594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19755,51 +19755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20150,51 +20150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annekatrin Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna M&#246;rl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thielemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gei&#223;en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55899-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659203v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneitz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#243;brega" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09314-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.274266.120" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kratochv&#237;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias St&#246;ck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rovatsos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Bullejos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0090" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.613497" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Rafati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Chen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E. Pettersson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Han" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009925117" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jenny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Takehana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400725" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Regneri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Klotz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Wilde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena A. Kottler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hausmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12729" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kikuchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23177" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621207v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schories" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Wakamatsu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nagao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Hashimoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0485-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C. Adolfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Sacquegno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S. Waxman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34281" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Guan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyou Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.05.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Englberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zehner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wacker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gessler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-265462" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201540667" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Nishimura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuaki Kimura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Hara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kawasaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C Adolfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hinzmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun He" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Lin Yan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann K. Eberhart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni U. Wagner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.07.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.07.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08030.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08028.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C. Thoma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell P. Weber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0290" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/4631003c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraeussling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000844" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kluever" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Driessle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.10.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Nakamura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.01.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.02.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.182" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liedtke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Neuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657862v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Becker" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunningham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2007.03.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6920T57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658005v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hornung" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schartl" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000102108" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656249v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05841.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661014v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Schindler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kraiss" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hornung" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winkler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-99" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663597v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05840.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rohr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Riedel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Raz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683111v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kl&#252;ver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Mitani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0477-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3T4RM2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04761.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678886v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Rosa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favrel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.12.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.09.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.09.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958FZ13S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.09.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHZJSJD5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683272v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01082-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9FZR1XK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursimran Kaur Bajwa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Zhang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739833v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277813v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369255v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733852v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Shories" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913024v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913020v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913025v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788865v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594637v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594644v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Kneitz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734848v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12622" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595176v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isashi Hashimoto" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595118v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796540v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914407v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740614v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739919v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798700v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743763v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801182v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282327v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369254v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812816v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nobrega" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774747v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812814v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shories" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakamatsu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagao" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812819v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740216v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743759v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119127291" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296163v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785937v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20551-7" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789476v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/search?utf8=%E2%9C%93&amp;amp;q=Principes+des+techniques+de+biologie+mol%C3%A9culaire+et+g%C3%A9nomique" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789491v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20552-9" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109104v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109331v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141932v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790965v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04639510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03833228v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annekatrin Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna M&#246;rl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thielemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gei&#223;en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55899-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#243;brega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09314-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.274266.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kratochv&#237;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias St&#246;ck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rovatsos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Bullejos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.613497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Rafati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E. Pettersson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009925117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jenny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Takehana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400725" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kikuchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23177" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Regneri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Klotz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Wilde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena A. Kottler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hausmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12729" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schories" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Wakamatsu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nagao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Hashimoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0485-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C. Adolfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Sacquegno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S. Waxman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34281" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Guan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyou Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.05.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Englberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zehner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wacker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gessler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-265462" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201540667" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Nishimura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuaki Kimura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Hara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kawasaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C Adolfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hinzmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647597v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.07.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Lin Yan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann K. Eberhart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni U. Wagner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.07.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08030.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08028.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C. Thoma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell P. Weber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0290" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/4631003c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraeussling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000844" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kluever" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Driessle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.10.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Nakamura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.01.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.02.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.182" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liedtke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Neuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunningham" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05840.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Schindler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kraiss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hornung" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winkler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-99" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658005v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hornung" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schartl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000102108" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656249v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05841.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Becker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2007.03.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6920T57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rohr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Riedel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Raz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683111v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kl&#252;ver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Mitani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0477-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3T4RM2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04761.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678886v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Rosa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favrel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.12.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.09.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.09.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958FZ13S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.09.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHZJSJD5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683272v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01082-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9FZR1XK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursimran Kaur Bajwa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Zhang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739833v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277813v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369255v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913020v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733852v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Shories" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913024v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913025v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788865v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595118v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Kneitz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roco" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595176v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isashi Hashimoto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594637v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734848v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12622" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796540v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914407v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739919v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798700v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740614v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743763v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801182v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282327v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369254v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774747v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812816v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nobrega" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812814v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shories" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakamatsu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagao" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812819v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740216v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743759v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119127291" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296163v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789476v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/search?utf8=%E2%9C%93&amp;amp;q=Principes+des+techniques+de+biologie+mol%C3%A9culaire+et+g%C3%A9nomique" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785937v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20551-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789491v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20552-9" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109104v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109331v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141932v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790965v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04639510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03833228v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>