--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2712,567 +2712,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+                <w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site‐Associated DNA Sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Klionsky</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Asghar Abdoli</w:t>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.1715-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+                <w:t xml:space="preserve">hal-03150035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site‐Associated DNA Sequencing data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Feron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.1715-1731. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03150035v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kang Du</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Feron</w:t>
+                <w:t xml:space="preserve">Hugo Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337251v1</w:t>
+                <w:t xml:space="preserve">hal-03139073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of the ancient northern pike master sex-determining gene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Imarazene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Beille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e62858. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.62858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139073v2</w:t>
+                <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the birth of a male sex chromosome present in Atlantic herring</w:t>
               </w:r>
@@ -3386,295 +3386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Justine Guguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623895v1</w:t>
+                <w:t xml:space="preserve">hal-02937875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex chromosome and sex locus characterization in goldfish, Carassius auratus (Linnaeus, 1758)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Y‐specific duplication/insertion of the anti‐Mullerian hormone type II receptor gene based on a chromosome‐scale genome assembly of yellow perch, Perca flavescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Guguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (2), pp.531-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-020-06959-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937875v1</w:t>
+                <w:t xml:space="preserve">hal-02623895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy in the Light of Evolution: Insight from Fish</w:t>
               </w:r>
@@ -3788,291 +3788,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lighting chaperone-mediated autophagy (CMA) evolution with an ancient LAMP: the existence of a functional CMA activity in fish</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome sequence of the euryhaline Javafish Medaka, Oryzias javanicus: A small aquarium fish model for studies on adaptation to salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Jenny</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yusuke Takehana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797344⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.907-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924565v1</w:t>
+                <w:t xml:space="preserve">hal-02624885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the euryhaline Javafish Medaka, Oryzias javanicus: A small aquarium fish model for studies on adaptation to salinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lighting chaperone-mediated autophagy (CMA) evolution with an ancient LAMP: the existence of a functional CMA activity in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Lescat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Takehana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iban Seiliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (3), pp.907-915. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (10), pp.1918-1920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624885v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of cortisol levels after temperature stress activates dmrt1a causing female-to-male sex reversal and reduced germ cell number in medaka</w:t>
               </w:r>
@@ -4205,51 +4205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4320,295 +4320,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02279967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
+                <w:t xml:space="preserve">Analysis of the putative tumor suppressor gene cdkn2ab in pigment cells and melanoma of Xiphophorus and medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Janine Regneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+                <w:t xml:space="preserve">Barbara Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+                <w:t xml:space="preserve">Brigitta Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+                <w:t xml:space="preserve">Verena A. Kottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Richard</w:t>
+                <w:t xml:space="preserve">Michael Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t>
+              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.248-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154486v1</w:t>
+                <w:t xml:space="preserve">hal-02168622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the putative tumor suppressor gene cdkn2ab in pigment cells and melanoma of Xiphophorus and medaka</w:t>
+                <w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janine Regneri</w:t>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Klotz</w:t>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitta Wilde</w:t>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena A. Kottler</w:t>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Hausmann</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.248-258. </w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168622v1</w:t>
+                <w:t xml:space="preserve">hal-02154486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates synexpression of primordial germ cell-specific genes prior to the sex-determination stage in medaka</w:t>
               </w:r>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6161,252 +6161,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination: switch and suppress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">miR-196 regulates axial patterning and pectoral appendage initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinjun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Lin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann K. Eberhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni U. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.07.026⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (2), pp.463-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647597v1</w:t>
+                <w:t xml:space="preserve">hal-02646954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">miR-196 regulates axial patterning and pectoral appendage initiation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex determination: switch and suppress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 357 (2), pp.463-477. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (17), pp.R656-R659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2011.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646954v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmrt1 genes at the crossroads: a widespread and central class of sexual development factors in fish</w:t>
               </w:r>
@@ -6481,252 +6481,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebrate sex determination: questioning the hierarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ectopic expression of single transcription factors directs differentiation of a medaka spermatogonial cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva C. Thoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni U. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell P. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08028.x⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (8), pp.1425-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2010.0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651989v1</w:t>
+                <w:t xml:space="preserve">hal-02644719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectopic expression of single transcription factors directs differentiation of a medaka spermatogonial cell line</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertebrate sex determination: questioning the hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (8), pp.1425-1438. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278 (7), pp.1001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2010.0290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2011.08028.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644719v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics: Male regulator switched</w:t>
               </w:r>
@@ -6842,51 +6842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kraeussling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva C. Thoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (2), 15 p. </w:t>
@@ -7080,51 +7080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhei Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni U. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9444,51 +9444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoqiu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Congrès de la recherche du CHU Sainte-Justine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Montréal (Québec), Canada</w:t>
@@ -10511,164 +10511,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of maternally contributed auts2a in intergenerational determinism of fish neurodevelopment and behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Goguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Schnebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739833v1</w:t>
+                <w:t xml:space="preserve">hal-05072294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Goguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10727,182 +10731,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG10 - 10th scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-Mediated Autophagy: the zebrafish joins the dance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of maternally contributed auts2a in intergenerational determinism of fish neurodevelopment and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th edition of the Club d'Autophagie Bordelais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072294v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological relevance of stress-induced chaperone-mediated autophagy in major metabolic pathways in the rainbow trout</w:t>
               </w:r>
@@ -11802,51 +11802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12035,51 +12035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H. Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12268,51 +12268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12488,90 +12488,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
@@ -12600,51 +12600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12652,51 +12652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
@@ -13090,221 +13090,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation gonadique : &amp;quot;Retour d'expériences sur les approches de Knock-In chez les poissons</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sex determination diversity in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabel Martinez-Bengochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Roco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kottler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Du, K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Genome editing"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788865v1</w:t>
+                <w:t xml:space="preserve">hal-02737595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex determination diversity in fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différenciation gonadique : &amp;quot;Retour d'expériences sur les approches de Knock-In chez les poissons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Pesquisas da Amazônia (INPA). Manaus, BRA., Jun 2018, Manaus, Brazil. 251 p</w:t>
+              <w:t xml:space="preserve">Séminaire "Genome editing"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737595v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-evolution of sex determination mechanisms and sex determining genes in the cavefish Astyanax mexicanus</w:t>
               </w:r>
@@ -13316,51 +13316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13428,51 +13428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide approaches to elucidate evolution of sex determination systems and sex determining genes in fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13579,51 +13579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Roco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena A. Kottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13954,51 +13954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Kneitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Roco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verena A. Kottler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14040,77 +14040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic basis of normal and transformed pigment cells in the xiphophorus and medaka model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Regneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14394,51 +14394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14487,402 +14487,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR/Cas9 disturbance of the multiple vitellogenin (vtg) system: essential functions of different vtg types during zebrafish egg, embryo and larval development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
+                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and the dynamic evolution of sex determination system within esociformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595005v1</w:t>
+                <w:t xml:space="preserve">hal-01594642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Muller</w:t>
+                <w:t xml:space="preserve">CRISPR/Cas9 disturbance of the multiple vitellogenin (vtg) system: essential functions of different vtg types during zebrafish egg, embryo and larval development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozlem Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Patinote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Thao Vi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595182v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius, Esociformes, Teleosts) and the dynamic evolution of sex determination system within esociformes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+                <w:t xml:space="preserve">SdY&amp;quot;, the bizarre master sex determinant of salmonids, triggers its action by directly hijacking the conserved gonadal differentiation pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaka Yano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dupin-De-Beyssat</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Symposium on Sex Determination in Vertebrates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594642v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edition du génome et recombinaison in vivo chez le poisson medaka: du CRISPR/Cas9 au système Brainbow</w:t>
               </w:r>
@@ -15170,90 +15170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for cdkn2ab in melanoma of Xiphophorus and Medaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Schartl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Regneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitta Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Zebrafish Disease Models Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National University of Singapore (NUS). SGP., Oct 2016, NA, Singapore</w:t>
@@ -15276,273 +15276,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates dmrt1bY expression in PGCs prior to the sex determination stage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of the master sex determining gene in northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739919v1</w:t>
+                <w:t xml:space="preserve">hal-02741864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the master sex determining gene in northern pike (Esox lucius, Esociformes, Teleosts) and its evolution within esociformes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel evolutionary conserved mechanism of RNA stability regulates dmrt1bY expression in PGCs prior to the sex determination stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Adolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guiguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schartl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on the Biology Vertebrate Sex Determination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Kona, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741864v1</w:t>
+                <w:t xml:space="preserve">hal-02739919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe du brochet</w:t>
               </w:r>
@@ -16539,51 +16539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Seiliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Autophagy (WIA) 2nd Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, e-conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16608,90 +16608,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16854,51 +16854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John H. Postlethwait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16992,51 +16992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lopez-Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19228,77 +19228,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex chromosome and sex locus characterization in the goldfish, Carassius auratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Guguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19337,51 +19337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RADSex: a computational workflow to study sex determination using Restriction Site-Associated DNA Sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19459,51 +19459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Y-specific duplication/insertion of the anti-Mullerian hormone type II receptor gene based on a chromosome-scale genome assembly of yellow perch, Perca flavescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19511,51 +19511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19575,271 +19575,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+                <w:t xml:space="preserve">Genome sequence of the euryhaline Javafish medaka, Oryzias javanicus: a small aquarium fish model for studies on adaptation to salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Takehana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791042v1</w:t>
+                <w:t xml:space="preserve">hal-02790965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the euryhaline Javafish medaka, Oryzias javanicus: a small aquarium fish model for studies on adaptation to salinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Identification of the master sex determining gene in Northern pike (Esox lucius) reveals restricted sex chromosome differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaka Yano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790965v1</w:t>
+                <w:t xml:space="preserve">hal-02791042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20150,51 +20150,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annekatrin Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna M&#246;rl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thielemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gei&#223;en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55899-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#243;brega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09314-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.274266.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kratochv&#237;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias St&#246;ck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rovatsos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Bullejos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.613497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Rafati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E. Pettersson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009925117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924565v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jenny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797344" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Takehana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400725" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kikuchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23177" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168622v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Regneri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Klotz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Wilde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena A. Kottler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hausmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12729" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schories" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Wakamatsu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nagao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Hashimoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0485-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C. Adolfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Sacquegno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S. Waxman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34281" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Guan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyou Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.05.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Englberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zehner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wacker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gessler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-265462" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201540667" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Nishimura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuaki Kimura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Hara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kawasaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C Adolfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hinzmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647597v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.07.026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun He" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Lin Yan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann K. Eberhart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni U. Wagner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.07.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08030.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08028.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644719v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C. Thoma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell P. Weber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0290" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/4631003c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraeussling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000844" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kluever" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Driessle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.10.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Nakamura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.01.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.02.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.182" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liedtke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Neuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunningham" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05840.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Schindler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kraiss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hornung" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winkler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-99" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658005v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hornung" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schartl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000102108" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656249v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05841.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Becker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2007.03.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6920T57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rohr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Riedel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Raz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683111v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kl&#252;ver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Mitani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0477-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3T4RM2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04761.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678886v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Rosa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favrel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.12.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.09.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.09.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958FZ13S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.09.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHZJSJD5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683272v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01082-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9FZR1XK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursimran Kaur Bajwa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Zhang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739833v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277813v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369255v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913020v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733852v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Shories" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913024v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913025v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788865v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595118v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Kneitz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roco" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595176v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isashi Hashimoto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594637v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734848v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12622" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796540v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914407v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739919v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798700v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740614v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743763v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801182v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282327v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369254v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774747v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812816v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nobrega" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812814v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shories" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakamatsu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagao" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812819v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740216v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743759v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119127291" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296163v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789476v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/search?utf8=%E2%9C%93&amp;amp;q=Principes+des+techniques+de+biologie+mol%C3%A9culaire+et+g%C3%A9nomique" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785937v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20551-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789491v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20552-9" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109104v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109331v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141932v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790965v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04639510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03833228v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Gouis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-23022-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079847v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Merdrignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Roig Puiggros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03600-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annekatrin Richter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna M&#246;rl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thielemann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kleemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gei&#223;en" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55899-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schnebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Goguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Balbuena-Pecino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2023.2267415" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878616v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18223.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Euclide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-01935-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794731v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2024.2403956" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Contar Adolfi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000526008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03659203v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kneitz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N&#243;brega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adolfi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09314-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J V&#233;lez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depinc&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beaumatin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11121945" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bertho" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkab451" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629322v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000521003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.274266.120" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Kratochv&#237;l" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias St&#246;ck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Rovatsos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Bullejos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0097" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113029v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Adolfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabel Martinez-Bengochea" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kneitz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Regensburger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.613497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Thermes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513378" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0092" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0091" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139073v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Darras" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.62858" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Rafati" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats E. Pettersson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Han" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2009925117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guguin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-06959-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623895v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03408346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Lescat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mourot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;ron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chenais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa127" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Takehana" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400725" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Jenny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797344" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159607v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fischer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kikuchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23177" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02279967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guyomard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168622v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Regneri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Klotz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Wilde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena A. Kottler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hausmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12729" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093379v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Schmidt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gobe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3000185" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schories" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Wakamatsu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nagao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Hashimoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-018-0485-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2018.1460021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1803826115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C. Adolfi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Sacquegno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua S. Waxman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34281" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijun Guan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyou Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Liu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19738" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Anderson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.05.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349550v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pasquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447611" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223543v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Englberger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zehner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wacker" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Gessler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-265462" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222882v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201540667" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiya Nishimura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuaki Kimura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuyo Hara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Kawasaki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.106864" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus C Adolfi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Hinzmann" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mst130" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun He" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Lin Yan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann K. Eberhart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni U. Wagner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2011.07.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.07.026" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648194v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08030.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644719v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva C. Thoma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell P. Weber" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0290" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651989v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2011.08028.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/4631003c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Braasch" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kraeussling" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000844" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kluever" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Driessle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.10.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666631v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Nakamura" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Tanaka" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664909v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2009.01.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2009.02.004" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2008.182" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664102v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Liedtke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Neuner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2008.03.030" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663597v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cunningham" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05840.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661014v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Schindler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kraiss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Hornung" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Winkler" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-99" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658005v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Hornung" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schartl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000102108" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656249v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2007.05841.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657862v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Becker" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2007.03.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6920T57-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663379v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Rohr" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Riedel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erez Raz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-7-3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286204v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aumelas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510850200" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683111v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kl&#252;ver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Kondo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Mitani" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-005-0477-x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3T4RM2V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682824v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Becker" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04761.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678886v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Becker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Rosa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favrel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2004.12.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679341v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Samain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.09.008" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678023v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2003.09.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-958FZ13S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682204v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badariotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Rodet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2004.09.003" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHZJSJD5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683272v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01082-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9FZR1XK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072302v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gursimran Kaur Bajwa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Zhang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780055v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04657868v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780403v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072269v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089746v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072264v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072294v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072293v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739833v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072287v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833209v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072291v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072283v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072289v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Beauclair" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211036v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Roza de Abreu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah JANATI IDRISSI" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Thao Vi Nguyen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277813v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737366v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369255v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Postlethwait" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371345v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4126/FRL01-006417884" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913020v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733852v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Shories" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913024v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Postlethwait" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913025v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737595v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Roco" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kottler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Du, K." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788865v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734624v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H Postlethwait" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733991v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595118v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Kneitz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Roco" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595176v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isashi Hashimoto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594637v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594644v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734848v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12622" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595127v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Jenett" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594653v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupin-De-Beyssat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594642v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Yilmaz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Patinote" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595182v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Muller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796540v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742995v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795350v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914407v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741864v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739919v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798700v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740614v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mueller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795181v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743763v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801182v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074936v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074960v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074979v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075030v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#224;lia Riera-Heredia" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03464459v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282327v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369254v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418501v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lopez-Roques" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736935v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774747v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812823v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812816v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nobrega" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812814v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shories" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wakamatsu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagao" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771816v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812819v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos de Oliveira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740216v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743759v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087202v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119127291" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296163v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789476v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/search?utf8=%E2%9C%93&amp;amp;q=Principes+des+techniques+de+biologie+mol%C3%A9culaire+et+g%C3%A9nomique" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785937v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/encyclopedia-of-reproduction/skinner/978-0-12-811899-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20551-7" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789491v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20552-9" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109104v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109331v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141932v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693265v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Ruig Puiggros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075101v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio V&#233;lez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790844v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048150v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790966v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790965v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791042v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04639510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03833228v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>