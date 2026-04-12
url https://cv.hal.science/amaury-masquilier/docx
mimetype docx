--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -290,217 +290,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison seigneuriale de Deyvillers</w:t>
+                <w:t xml:space="preserve">L'archéologie confrontée aux sources traditionnelles : la maison de plaisance de Frescaty au XVIIIe siècle (Moulins-lès-Metz, Moselle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mra Guillaume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Pierron</w:t>
+                <w:t xml:space="preserve">Daniel Copret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société d'Emulation du département des Vosges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 16, p. 47-60 : ill., plans</w:t>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, p. 115-117 : ill., croquis, plans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072380v1</w:t>
+                <w:t xml:space="preserve">hal-01072382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archéologie confrontée aux sources traditionnelles : la maison de plaisance de Frescaty au XVIIIe siècle (Moulins-lès-Metz, Moselle)</w:t>
+                <w:t xml:space="preserve">La maison seigneuriale de Deyvillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mra Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille-Bénédicte Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Copret</w:t>
+                <w:t xml:space="preserve">Jean-Marie Pierron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays lorrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, p. 115-117 : ill., croquis, plans</w:t>
+              <w:t xml:space="preserve">Annales de la Société d'Emulation du département des Vosges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16, p. 47-60 : ill., plans</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072382v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche archéologique sur l'Époque moderne en Lorraine.</w:t>
               </w:r>
@@ -1526,51 +1526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles archéologiques préventives du Trait d'Union (2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille-Bénédicte Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine et culture du Pays de Neufchâteau : Actes des 10èmes Journées d'Études vosgiennes, Neufchâteau, 24-26 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Epinal : Fédération des Sociétés savantes des Vosges ; Amis du Livre et du Patrimoine de Neufchâteau, pp.41-57, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2579,51 +2579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille-B&#233;n&#233;dicte Bouvet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Copret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Seilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Defranoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sutter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wieser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/210-les-terres-cuites-architecturales-en-france-du-moyen-age-a-lepoque-contemporaine-9782355180910.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgras Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calduch y Sancho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet V&#233;ronique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lansival" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gheller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Mireille-B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jeandemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prouteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015246v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072382v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Copret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille-B&#233;n&#233;dicte Bouvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blaising" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Seilly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Defranoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Depeyrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sutter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015349v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Wieser" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-moderne-et-contemporaine/210-les-terres-cuites-architecturales-en-france-du-moyen-age-a-lepoque-contemporaine-9782355180910.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073084v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02484716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011167v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ernst" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgras Michel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine B&#233;ague" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Calduch y Sancho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunet V&#233;ronique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Lansival" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gheller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvet Mireille-B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>