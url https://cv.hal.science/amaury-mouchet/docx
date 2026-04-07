--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -533,209 +533,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical description of resonance-assisted tunneling in one-dimensional integrable models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflections on the four facets of symmetry: how physics exemplifies rational thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042927⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjh/e2013-40018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839342v2</w:t>
+                <w:t xml:space="preserve">hal-00637572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the four facets of symmetry: how physics exemplifies rational thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiclassical description of resonance-assisted tunneling in one-dimensional integrable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal H</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38, pp.661. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.042927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjh/e2013-40018-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637572v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative proof of Wigner theorem on quantum transformations based on elementary complex analysis</w:t>
               </w:r>
@@ -799,51 +799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A primer for resonant tunnelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,51 +903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantons revisited: dynamical tunnelling and resonant tunnelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1300,51 +1300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Eltschka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74, pp.026211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2919,51 +2919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance-assisted tunneling in mixed regular-chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C75CAE5A"/>
+    <w:nsid w:val="567066B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-mouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053506812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-021-00497-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Harada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Shudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa8c67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242658v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839342v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Deunff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schlagheck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637572v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjh/e2013-40018-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807644v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/33/6/1771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434131v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eltschka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005546v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried K. Hensinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman R. Heckenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-7058/14/9/27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1999.5916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboeuf Patricio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-mouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053506812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-021-00497-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Harada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Shudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa8c67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242658v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjh/e2013-40018-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839342v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Deunff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schlagheck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807644v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/33/6/1771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434131v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eltschka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005546v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried K. Hensinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman R. Heckenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-7058/14/9/27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1999.5916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboeuf Patricio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>