--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1268,200 +1268,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of classical resonances on chaotic tunnelling</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for an eigenvalue associated with a positive eigenvector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.022109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090587v1</w:t>
+                <w:t xml:space="preserve">hal-00004980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for an eigenvalue associated with a positive eigenvector</w:t>
+                <w:t xml:space="preserve">Influence of classical resonances on chaotic tunnelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Eltschka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.026211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.026211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004980v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the ground-state energy of a many-body system with the differential method</w:t>
               </w:r>
@@ -1713,460 +1713,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of chaotic tunneling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large geometric phases and non-elementary monopoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.046216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36, pp.2847-2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/11/314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001503v1</w:t>
+                <w:t xml:space="preserve">hal-00001504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large geometric phases and non-elementary monopoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Leboeuf</w:t>
+                <w:t xml:space="preserve">Signatures of chaotic tunneling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amaury Mouchet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 36, pp.2847-2856. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.046216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/11/314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.67.046216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001504v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos gives quantum tunnelling a hand</w:t>
+                <w:t xml:space="preserve">Chaos assisted tunneling with cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ullmo</w:t>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2058-7058/14/9/27⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.016221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.016221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001506v1</w:t>
+                <w:t xml:space="preserve">hal-00001502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos assisted tunneling with cold atoms</w:t>
+                <w:t xml:space="preserve">Chaos gives quantum tunnelling a hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delande</w:t>
+                <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 64, pp.016221. </w:t>
+              <w:t xml:space="preserve">Physics World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.016221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2058-7058/14/9/27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001502v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal forms and complex periodic orbits in semiclassical expansions of Hamiltonian systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Keshavamurthy &amp; P. Schlagheck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical Tunneling - Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton, pp.177, 2011</w:t>
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="567066B7"/>
+    <w:nsid w:val="F9C21BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-mouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053506812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-021-00497-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Harada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Shudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa8c67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242658v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjh/e2013-40018-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839342v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Deunff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schlagheck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807644v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/33/6/1771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434131v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eltschka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005546v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried K. Hensinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman R. Heckenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046216" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/314" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-7058/14/9/27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1999.5916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboeuf Patricio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-mouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053506812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-021-00497-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Harada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Shudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa8c67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242658v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjh/e2013-40018-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839342v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Deunff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schlagheck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807644v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/33/6/1771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434131v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eltschka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005546v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried K. Hensinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman R. Heckenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-7058/14/9/27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1999.5916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboeuf Patricio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>