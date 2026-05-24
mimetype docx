--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -533,209 +533,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the four facets of symmetry: how physics exemplifies rational thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiclassical description of resonance-assisted tunneling in one-dimensional integrable models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal H</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjh/e2013-40018-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.042927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637572v2</w:t>
+                <w:t xml:space="preserve">hal-00839342v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical description of resonance-assisted tunneling in one-dimensional integrable models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflections on the four facets of symmetry: how physics exemplifies rational thinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88, pp.042927. </w:t>
+              <w:t xml:space="preserve">European Physical Journal H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjh/e2013-40018-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839342v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative proof of Wigner theorem on quantum transformations based on elementary complex analysis</w:t>
               </w:r>
@@ -799,51 +799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A primer for resonant tunnelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -903,51 +903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instantons revisited: dynamical tunnelling and resonant tunnelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1268,200 +1268,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower bounds for an eigenvalue associated with a positive eigenvector</w:t>
+                <w:t xml:space="preserve">Influence of classical resonances on chaotic tunnelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Eltschka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.026211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.026211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004980v1</w:t>
+                <w:t xml:space="preserve">hal-00090587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of classical resonances on chaotic tunnelling</w:t>
+                <w:t xml:space="preserve">Upper and lower bounds for an eigenvalue associated with a positive eigenvector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.022109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.026211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00090587v1</w:t>
+                <w:t xml:space="preserve">hal-00004980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the ground-state energy of a many-body system with the differential method</w:t>
               </w:r>
@@ -1895,248 +1895,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos assisted tunneling with cold atoms</w:t>
+                <w:t xml:space="preserve">Chaos gives quantum tunnelling a hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Miniatura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Delande</w:t>
+                <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.016221⟩</w:t>
+              <w:t xml:space="preserve">Physics World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2058-7058/14/9/27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001502v1</w:t>
+                <w:t xml:space="preserve">hal-00001506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaos gives quantum tunnelling a hand</w:t>
+                <w:t xml:space="preserve">Chaos assisted tunneling with cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Miniatura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Ullmo</w:t>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Delande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14, pp.54. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64, pp.016221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2058-7058/14/9/27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.64.016221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001506v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal forms and complex periodic orbits in semiclassical expansions of Hamiltonian systems</w:t>
               </w:r>
@@ -2919,77 +2919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonance-assisted tunneling in mixed regular-chaotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schlagheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ullmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Keshavamurthy &amp; P. Schlagheck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical Tunneling - Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton, pp.177, 2011</w:t>
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9C21BC0"/>
+    <w:nsid w:val="FE43CE8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-mouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053506812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-021-00497-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Harada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Shudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa8c67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242658v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637572v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjh/e2013-40018-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839342v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Deunff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schlagheck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042927" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807644v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/33/6/1771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434131v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090587v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eltschka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005546v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried K. Hensinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman R. Heckenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-7058/14/9/27" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1999.5916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboeuf Patricio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amaury-mouchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/053506812" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-021-00497-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromitsu Harada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Shudo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa8c67" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242658v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011422v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibril Ben Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Noui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP06(2015)145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839342v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Deunff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schlagheck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637572v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjh/e2013-40018-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807644v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2013.08.017" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721554v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brodier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/33/6/1771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434131v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339777v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Eltschka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.026211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004980v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005546v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003589v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried K. Hensinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Delande" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman R. Heckenberg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.70.013408" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Leboeuf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/11/314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.046216" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001506v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ullmo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-7058/14/9/27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001502v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miniatura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kaiser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.64.016221" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/aphy.1999.5916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leboeuf Patricio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269558v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003591v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00129400v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>