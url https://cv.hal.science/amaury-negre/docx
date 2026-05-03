--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amaury Nègre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS au Gipsa-Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard dynamic RGB‐D simultaneous localization and mapping for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2021-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMiSCID 2.0 Middleware: Usage and Experiments in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3&amp;4), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based Approach for Occupancy Grid Computation in Disparity Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.1383-1393. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2012.2188393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Analysis of Dynamic Scenes and Collision Risk Assessment to Improve Driving Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Its Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2011.942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB-Guided Snapshot Hyperspectral Super-resolution: A Dual-camera System and Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR IASIS Solutions matérielles pour la fusion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGS-Fusion: Fast Gaussian Splatting SLAM processed onboard a small quadrirotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR ( International Conference on Advanced Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE-M : un estimateur local d'incertitude sur la position des points d'intérêt évolutif dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Sousa Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE: Deep UNcertainty Estimation for tracked visual features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Katia Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2022 - 5th IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un duo grenoblois gagnant? L’intersection de l’Automatique et de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine UGA Hors Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Memory Efficient Dense RGB-D SLAM in Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.4996-5001, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coarse and Relevant 3D Representation for Fast and Lightweight RGB-D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2019 - 14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Egocubemap Based Algorithm for Quadrotors Obstacle Avoidance Using a Single Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Estimation and Point Cloud Segmentation using SpatioTemporal Conditional Random Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian N Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Redondo Beach, United States. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2017.7995861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Awareness for Intelligent Mobility in Dynamic Environments IRT Nanoelec Perfect Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 - 5th International conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Perception: Toward the Integration on Embedded Many-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Rakotovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Parallel Programming and Run-Time Management Techniques for Many-core Architectures (PARMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701310.2701313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01199808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Monte Carlo Dense Occupancy Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ADAS algorithm in a Vehicle Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procópio Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts ARSO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileRGBD, An Open Benchmark Corpus for mobile RGB-D Related Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Grid-based Collision Risk Prediction for Driving Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech/Essaouira, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sampling Bayesian Occupancy Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the robotic control frameworks at INRIA Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lahera-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 - 6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecStic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArosDyn Project: Robust Analysis of Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Time-To-Collision from variation of Intrinsic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Ground Estimation and Point Cloud Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas N Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2018 - GPU Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Jose, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOARR : A Benchmark for quadrotor Obstacle Avoidance based on ROS and RotorS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mapping of indoor environments with a time of flight camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Baravalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0406, INRIA. 2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based approach for occupancy grid computation in disparity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7841, INRIA. 2011, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation visuelle par variation des échelles intrinsèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement d'obstacles par invariants visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amaury Nègre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS au Gipsa-Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, pp.100411. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard dynamic RGB‐D simultaneous localization and mapping for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2021-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMiSCID 2.0 Middleware: Usage and Experiments in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3&amp;4), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based Approach for Occupancy Grid Computation in Disparity Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.1383-1393. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2012.2188393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Analysis of Dynamic Scenes and Collision Risk Assessment to Improve Driving Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Its Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2011.942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGS-Fusion: Fast Gaussian Splatting SLAM processed onboard a small quadrirotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR ( International Conference on Advanced Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB-Guided Snapshot Hyperspectral Super-resolution: A Dual-camera System and Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR IASIS Solutions matérielles pour la fusion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE-M : un estimateur local d'incertitude sur la position des points d'intérêt évolutif dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Sousa Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE: Deep UNcertainty Estimation for tracked visual features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Katia Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2022 - 5th IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un duo grenoblois gagnant? L’intersection de l’Automatique et de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine UGA Hors Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Memory Efficient Dense RGB-D SLAM in Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.4996-5001, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coarse and Relevant 3D Representation for Fast and Lightweight RGB-D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2019 - 14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Egocubemap Based Algorithm for Quadrotors Obstacle Avoidance Using a Single Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Estimation and Point Cloud Segmentation using SpatioTemporal Conditional Random Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian N Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Redondo Beach, United States. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2017.7995861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Awareness for Intelligent Mobility in Dynamic Environments IRT Nanoelec Perfect Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 - 5th International conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Monte Carlo Dense Occupancy Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ADAS algorithm in a Vehicle Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procópio Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts ARSO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Perception: Toward the Integration on Embedded Many-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Rakotovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Parallel Programming and Run-Time Management Techniques for Many-core Architectures (PARMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701310.2701313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01199808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileRGBD, An Open Benchmark Corpus for mobile RGB-D Related Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Grid-based Collision Risk Prediction for Driving Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech/Essaouira, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sampling Bayesian Occupancy Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the robotic control frameworks at INRIA Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lahera-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 - 6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArosDyn Project: Robust Analysis of Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecStic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Time-To-Collision from variation of Intrinsic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Ground Estimation and Point Cloud Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas N Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2018 - GPU Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Jose, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOARR : A Benchmark for quadrotor Obstacle Avoidance based on ROS and RotorS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mapping of indoor environments with a time of flight camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Baravalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0406, INRIA. 2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based approach for occupancy grid computation in disparity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7841, INRIA. 2011, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation visuelle par variation des échelles intrinsèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement d'obstacles par invariants visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03359416v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2021-0061" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Mao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2011.942779" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299044v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sousa Lillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Laugier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995861" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393287v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chartre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199808v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotovao" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701310.2701313" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205298v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lussereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599596v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lahera-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas N Rummelhard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Baravalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371261v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03359416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2021-0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Mao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2011.942779" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299044v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sousa Lillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Laugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chartre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lussereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotovao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701310.2701313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lahera-Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas N Rummelhard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Baravalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>