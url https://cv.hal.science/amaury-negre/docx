--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amaury Nègre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS au Gipsa-Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, pp.100411. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard dynamic RGB‐D simultaneous localization and mapping for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2021-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMiSCID 2.0 Middleware: Usage and Experiments in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3&amp;4), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based Approach for Occupancy Grid Computation in Disparity Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.1383-1393. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2012.2188393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Analysis of Dynamic Scenes and Collision Risk Assessment to Improve Driving Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Its Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2011.942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGS-Fusion: Fast Gaussian Splatting SLAM processed onboard a small quadrirotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR ( International Conference on Advanced Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB-Guided Snapshot Hyperspectral Super-resolution: A Dual-camera System and Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR IASIS Solutions matérielles pour la fusion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE-M : un estimateur local d'incertitude sur la position des points d'intérêt évolutif dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Sousa Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE: Deep UNcertainty Estimation for tracked visual features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Katia Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2022 - 5th IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un duo grenoblois gagnant? L’intersection de l’Automatique et de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine UGA Hors Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Memory Efficient Dense RGB-D SLAM in Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.4996-5001, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coarse and Relevant 3D Representation for Fast and Lightweight RGB-D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2019 - 14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Egocubemap Based Algorithm for Quadrotors Obstacle Avoidance Using a Single Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Estimation and Point Cloud Segmentation using SpatioTemporal Conditional Random Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian N Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Redondo Beach, United States. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2017.7995861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Awareness for Intelligent Mobility in Dynamic Environments IRT Nanoelec Perfect Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 - 5th International conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Monte Carlo Dense Occupancy Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ADAS algorithm in a Vehicle Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procópio Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts ARSO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Perception: Toward the Integration on Embedded Many-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Rakotovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Parallel Programming and Run-Time Management Techniques for Many-core Architectures (PARMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701310.2701313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01199808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileRGBD, An Open Benchmark Corpus for mobile RGB-D Related Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Grid-based Collision Risk Prediction for Driving Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech/Essaouira, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sampling Bayesian Occupancy Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the robotic control frameworks at INRIA Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lahera-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 - 6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArosDyn Project: Robust Analysis of Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecStic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Time-To-Collision from variation of Intrinsic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Ground Estimation and Point Cloud Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas N Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2018 - GPU Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Jose, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOARR : A Benchmark for quadrotor Obstacle Avoidance based on ROS and RotorS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mapping of indoor environments with a time of flight camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Baravalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0406, INRIA. 2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based approach for occupancy grid computation in disparity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7841, INRIA. 2011, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation visuelle par variation des échelles intrinsèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement d'obstacles par invariants visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amaury Nègre </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche CNRS au Gipsa-Lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed Self‐Triggered Control of Disturbed Systems: A Set Invariance Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (15), pp.6429-6443. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.8060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36, pp.100411. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of a New Light-Flashing Shield With an External-Triggered Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José de Jesus Castillo-Zamora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Ingargiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (8), pp.6500104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2023.3300823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor and outdoor in-flight odometry based solely on optic flows with oscillatory trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Micro Air Vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17568293221148380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03328323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onboard dynamic RGB‐D simultaneous localization and mapping for mobile robot navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETRI Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (4), pp.617-629. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4218/etrij.2021-0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based Approach for Occupancy Grid Computation in Disparity Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (3), pp.1383-1393. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2012.2188393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OMiSCID 2.0 Middleware: Usage and Experiments in Smart Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (3&amp;4), pp.231-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Analysis of Dynamic Scenes and Collision Risk Assessment to Improve Driving Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Its Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (4), pp.4-19. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MITS.2011.942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust vision-based underwater homing using self-similar landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special Issue on Field and Service Robotics, 25 (6-7), pp.360-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIGS-Fusion: Fast Gaussian Splatting SLAM processed onboard a small quadrirotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoullah Ndoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ruffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR ( International Conference on Advanced Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, San Juan, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05192786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RGB-Guided Snapshot Hyperspectral Super-resolution: A Dual-camera System and Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dalla Mura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR IASIS Solutions matérielles pour la fusion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakeye Azaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Susbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Offermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE-M : un estimateur local d'incertitude sur la position des points d'intérêt évolutif dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Sousa Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DUNE: Deep UNcertainty Estimation for tracked visual features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Katia Lillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea de Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS 2022 - 5th IEEE International Conference on Image Processing, Applications and Systems (IPAS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Genova, Italy. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimalistic in-flight odometry based on two optic flow sensors along a bouncing trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Raharijaona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCAS 2022 - 22nd IEEE International Conference on Control, Automation and Systems (ICCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ICCAS55662.2022.10003956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using trajectory oscillation timing improves in-flight odometry based solely on optic flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bergantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raharijoana Thibault Raharijoana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAV 2022 - 13th international micro air vehicle conference (IMAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un duo grenoblois gagnant? L’intersection de l’Automatique et de l’Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René M. G. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine UGA Hors Murs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed and Memory Efficient Dense RGB-D SLAM in Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.4996-5001, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9341542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D légère et basse résolution en environnements intérieurs à partir de caméra RGB-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coarse and Relevant 3D Representation for Fast and Lightweight RGB-D Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Canovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Rombaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Olympieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISAPP 2019 - 14th International Conference on Computer Vision Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Egocubemap Based Algorithm for Quadrotors Obstacle Avoidance Using a Single Depth Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Muschinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - Workshop on Crossmodal Learning for Intelligent Robotics in conjunction with IEEE/RSJ IROS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground Estimation and Point Cloud Segmentation using SpatioTemporal Conditional Random Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anshul Paigwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian N Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Redondo Beach, United States. pp.1105 - 1110, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2017.7995861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation Awareness for Intelligent Mobility in Dynamic Environments IRT Nanoelec Perfect Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Chartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCG 2016 - 5th International conference on Machine Control &amp; Guidance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Vehicle Perception: Toward the Integration on Embedded Many-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiana Rakotovao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Puschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Parallel Programming and Run-Time Management Techniques for Many-core Architectures (PARMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701310.2701313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01199808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Monte Carlo Dense Occupancy Tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE International Conference on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of ADAS algorithm in a Vehicle Prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lussereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procópio Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Advanced Robotics and its Social Impacts ARSO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MobileRGBD, An Open Benchmark Corpus for mobile RGB-D Related Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Grid-based Collision Risk Prediction for Driving Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Marrakech/Essaouira, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Sampling Bayesian Occupancy Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dearborn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the robotic control frameworks at INRIA Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Arias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Lahera-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAR 2011 - 6th National Conference on Control Architectures of Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, May 2011, Grenoble, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMiSCID 2.0, un intergiciel gratuit pour la construction d'applications distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaufreydaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecStic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ArosDyn Project: Robust Analysis of Dynamic Scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Paromtchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time To Contact for Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillmem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Mobile Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Three Methods for Measure of Time to Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Alenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Intelligent Robotics and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Invariant Detection and Tracking of Elongated Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James L. Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vision-based Underwater Target Identification & Homing Using Self-Similar Landmarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Dunbabin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field And Service Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00211881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Time-To-Collision from variation of Intrinsic Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Braillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Int. Symp. on Experimental Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Rio de Janeiro (BR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Ground Estimation and Point Cloud Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas N Rummelhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTC 2018 - GPU Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Jose, California, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOARR : A Benchmark for quadrotor Obstacle Avoidance based on ROS and RotorS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tezenas Du Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Ernesto Gomez-Balderas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Mapping of indoor environments with a time of flight camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Baravalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0406, INRIA. 2011, 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visibility-based approach for occupancy grid computation in disparity space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Perrollaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John-David Yoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spalanzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Laugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7841, INRIA. 2011, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation visuelle par variation des échelles intrinsèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evitement d'obstacles par invariants visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Nègre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00371261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId141"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03359416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2021-0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Mao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2011.942779" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299044v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sousa Lillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Laugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chartre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212431v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lussereau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199808v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotovao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701310.2701313" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lahera-Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539999v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas N Rummelhard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Baravalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pouthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullah Ndoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.8060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188530v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de Jesus Castillo-Zamora" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ingargiola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3300823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bergantin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Coquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17568293221148380" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03359416v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Canovas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4218/etrij.2021-0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00671208v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Perrollaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-David Yoder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spalanzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laugier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2012.2188393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00693395v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barraquand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaufreydaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Emonet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645046v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Paromtchik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Mao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2011.942779" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335278v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dunbabin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ruffier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299044v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Sousa Lillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Maio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Katia Lillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICCAS55662.2022.10003956" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788528v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raharijoana Thibault Raharijoana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; M. G. David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denoyelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Franco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03143986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pellerin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Olympieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9341542" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02285975v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068740v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Muschinowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Ernesto Gomez-Balderas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Rummelhard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshul Paigwar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N Laugier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2017.7995861" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393287v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chartre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lussereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01199808v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Rakotovao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puschini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mottin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701310.2701313" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205298v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lussereau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Proc&#243;pio Stein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011808v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011703v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599596v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Lahera-Perez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632913v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Mercier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426735v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillmem Alenya" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Alenya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00211881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Crowley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01903668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas N Rummelhard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genevois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142571v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Baravalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182106v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>