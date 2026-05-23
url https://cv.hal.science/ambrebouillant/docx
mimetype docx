--- v0 (2026-04-05)
+++ v1 (2026-05-23)
@@ -223,486 +223,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Condensation</w:t>
+                <w:t xml:space="preserve">Collective Effects in Breath Figures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Uwe Thiele</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacco H Snoeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andreotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacco H Snoeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (18), pp.188204. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.053605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.188204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.053605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347433v1</w:t>
+                <w:t xml:space="preserve">hal-05347429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Effects in Breath Figures</w:t>
+                <w:t xml:space="preserve">Soft Condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Henkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacco H Snoeijer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, pp.053605. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (18), pp.188204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.053605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.188204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347429v1</w:t>
+                <w:t xml:space="preserve">hal-05347433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leidenfrost flows: instabilities and symmetry breakings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid Viscoelastic Spreading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Bouillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Yim</w:t>
+                <w:t xml:space="preserve">Pim J Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bouillant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Gallaire</w:t>
+                <w:t xml:space="preserve">Michiel A Hack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacco H Snoeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825436v1</w:t>
+                <w:t xml:space="preserve">hal-05348569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Viscoelastic Spreading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambre Bouillant</w:t>
+                <w:t xml:space="preserve">Leidenfrost flows: instabilities and symmetry breakings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Yim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bouillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pim J Dekker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacco H Snoeijer</w:t>
+                <w:t xml:space="preserve">F Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/flo.2022.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348569v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Marangoni bubbles</w:t>
               </w:r>
@@ -740,51 +740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panlin Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (38), pp.7422 - 7426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -818,64 +818,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Elasticity Affects Drop Coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pim J Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel A Hack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Tewes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -946,880 +946,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy-driven convection of droplets on hot nonwetting surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophobic Leidenfrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Bouillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Yim</w:t>
+                <w:t xml:space="preserve">Baptiste Lafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gallaire</w:t>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.053105⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (39), pp.8805-8809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00548K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347422v1</w:t>
+                <w:t xml:space="preserve">hal-04572509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-excitation of Leidenfrost drops and consequences on their stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambre Bouillant</w:t>
+                <w:t xml:space="preserve">Buoyancy-driven convection of droplets on hot nonwetting surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Yim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cohen</w:t>
+                <w:t xml:space="preserve">A. Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clanet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Quéré</w:t>
+                <w:t xml:space="preserve">F. Gallaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118 (26), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.053105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2021691118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.053105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347410v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophobic Leidenfrost</w:t>
+                <w:t xml:space="preserve">Self-excitation of Leidenfrost drops and consequences on their stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lafoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (39), pp.8805-8809. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SM00548K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2021691118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572509v1</w:t>
+                <w:t xml:space="preserve">hal-05347410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breaking in Leidenfrost flows</w:t>
+                <w:t xml:space="preserve">Leidenfrost wheels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.100502⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.1188-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356899v1</w:t>
+                <w:t xml:space="preserve">hal-02356897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: Leidenfrost wheels</w:t>
+                <w:t xml:space="preserve">Symmetry breaking in Leidenfrost flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mouterde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (12), pp.1230-1230. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0329-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.100502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356898v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerodynamic repellency of impacting liquids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Publisher Correction: Leidenfrost wheels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mouterde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054002⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (12), pp.1230-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0329-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356907v1</w:t>
+                <w:t xml:space="preserve">hal-02356898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leidenfrost wheels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerodynamic repellency of impacting liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Bouillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (12), pp.1188-1192. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0275-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.054002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356897v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerotaxis in the closest relatives of animals</w:t>
               </w:r>
@@ -2207,51 +2207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bouillant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Thiele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00936G" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.188204" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053605" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03825436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouillant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2022.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348569v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim J Dekker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel A Hack" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Nath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panlin Jin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00961g" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Tewes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Datt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.028004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.053105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2021691118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572509v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00548K" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mouterde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.100502" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356898v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0329-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0275-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius B Kirkegaard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos C Leptos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.18109.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03116068v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IPPAX015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527064v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henkel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Bouillant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Thiele" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5MA00936G" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347429v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andreotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.053605" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.188204" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim J Dekker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel A Hack" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03825436v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouillant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gallaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/flo.2022.5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saurabh Nath" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panlin Jin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sm00961g" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Tewes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charu Datt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.028004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00548K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gallaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.053105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2021691118" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356897v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mouterde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourrianne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0275-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356899v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.100502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0329-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gauthier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.054002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius B Kirkegaard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan O Marron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriacos C Leptos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond E Goldstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.18109.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03116068v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IPPAX015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>