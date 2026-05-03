--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ambroise dalecky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii and Trypanosoma lewisi Infection in Urban Small Mammals From Cotonou, Benin, With Special Emphasis on Coinfection Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas R. Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.9976509. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/tbed/9976509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime international trade and bioinvasions: A three‐year long survey of small mammals in Autonomous Port of Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.669-686. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From problem to progress: Rodent management in agricultural settings of sub-Saharan Africa and calling for an urban perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.106673. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing space between native and invasive small mammals: Study of commensal communities in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.e10539. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolifération de rongeurs dans les milieux urbains et agricoles d’Afrique subsaharienne. Le côté obscur des rodenticides chimiques de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.205-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04409736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.22015. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensal small mammal trapping data in Southern Senegal, 2012–2015: where invasive species meet native ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati-Gaschignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (10), pp.e03470. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential immune gene expression associated with contemporary range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Peer Community in Ecology, 10, pp.18257. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75060-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790736v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and Invasive Small Mammals in Urban Habitats along the Commercial Axis Connecting Benin and Niger, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houemenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.238. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d11120238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Southern East Asia of the Brown Rat Revealed by Large-Scale Genome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hua Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishmania major and Trypanosoma lewisi infection in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.e0006615. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in commensal rodents sampled across Senegal, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ismaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and sanitary impacts of bacterial communities associated to biological invasions in African commensal rodent communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), art. 14995 [11 p.]. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14880-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Karmadini Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites and invasions: changes in gastrointestinal helminth assemblages in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (13-14), pp.857-869. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (4), pp.748-765. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary variations of immune responsiveness during range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Husse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (3), pp.435 - 446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human Geography to Biological Invasions: The Black Rat Distribution in the Changing Southeastern of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lucaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.e0163547. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163547.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Orientia sp. DNA in rodents from Asia, West Africa and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (172), pp.172. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-0784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the invasive house mouse Mus musculus domesticus in Senegal, West Africa: a synthesis of trapping data over three decades, 1983–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe A Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.176-190. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of a poorly known Sahelian rodent, &amp;lt;em&amp;gt;Gerbillus nancillus&amp;lt;/em&amp;gt; (Muridae, Gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253 (5), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcz.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Kadaoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (e110666), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophylogenetics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (4), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2012.00224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo M. Bisol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and relatedness have an interactive effect on the feeding behaviour of helpers in cooperatively breeding sociable weavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (11-13), pp.1399 - 1417. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000579511X608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion drive dispersal evolution in a three species symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00414532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and gene flow in French populations of two Ostrinia taxa: host races or sibling species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (20), pp.4210-4222. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle B. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance aux maïs Bt via la stratégie &amp;quot;haute dose / refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2007.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance au maïs Bt via la stratégie &amp;quot;heute dose/refuge&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition of cuticular biochemicals of the facultatively polygynous ant Petalomyrmex phylax during range expansion in Cameroon with respect to social, spatial and genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (18), pp.3778-3791. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance Evolution to Bt Crops: Predispersal Mating of European Corn Borers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1048-1057. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin associations and direct vs indirect fitness benefits in colonial cooperatively breeding sociable weavers Philetairus socius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (3), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00265-006-0168-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two multiple sets of eight and five microsatellite markers for the European corn borer, Ostrinia nubilalis Hübner (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bogdanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik B. Dopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.945-947. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01410.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facultative polygyny in the plant-ant Petalomyrmex phylax (Hymenoptera: Formicinae): sociogenetic and ecological determinants of queen number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals on small islands : short term effects of forest fragmentation on the large mammal fauna in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker size variation and the evolution of an ant-plant mutualism: Comparative morphometrics of workers of two closely related plant-ants, Petalomyrmex phylax and Aphomomyrmex afer (Formicinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle McKey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s000400050129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological changes in recent land-bridge islands in French Guiana, with emphasis on vertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 91, pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symbioses entre plantes et fourmis arboricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annee Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.169-194. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0003-5017(00)87667-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObsMICE: a monitoring system to assess long-term changes in biodiversity of small mammals and associated parasites in a broad range of West African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Obsmice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Second open science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes, structure and impact of rodent communities and their parasites: the context of major hydro-agricultural schemes in the Senegal River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bocar Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekellé, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision des abondances de rongeurs et l’estimation de leurs dégâts dans les rizières et les stocks dans la Vallée du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des politiques publiques : enjeux internationaux, enjeux locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'une approche interdisciplinaire dans l'analyse des inter-relations environnement-société-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Sociétés aux Suds : des transitions plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and bacterial communities: from host-parasite interactions to sanitary concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sembène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la métagénomique 16S pour la surveillance de l’émergence de zoonoses bactériennes dans les populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti Sanfeliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites & contemporary evolution of immunity during biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution géographique du rat noir et des espèces commensales de petits mammifères dans la moitié sud du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Handschumacher P.; Lombard J.; Diallo M.; Duplantier J.-M.; Gluski P.; Valton C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des relations homme-rat noir-zoonoses au Sénégal. Contribution interdisciplinaire à l’approche One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIG Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2021, 978-2-901560-87-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trophic structure of tropical ant–plant–herbivore interactions: community consequences and coevolutionary dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Di Gíusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotic Interactions in the Tropics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.386-413, 2005, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511541971.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the brown rat: out of southern East Asia and selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ambroise dalecky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii and Trypanosoma lewisi Infection in Urban Small Mammals From Cotonou, Benin, With Special Emphasis on Coinfection Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas R. Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.9976509. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/tbed/9976509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime international trade and bioinvasions: A three‐year long survey of small mammals in Autonomous Port of Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.669-686. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From problem to progress: Rodent management in agricultural settings of sub-Saharan Africa and calling for an urban perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.106673. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing space between native and invasive small mammals: Study of commensal communities in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.e10539. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolifération de rongeurs dans les milieux urbains et agricoles d’Afrique subsaharienne. Le côté obscur des rodenticides chimiques de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.205-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04409736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.22015. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensal small mammal trapping data in Southern Senegal, 2012–2015: where invasive species meet native ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati-Gaschignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (10), pp.e03470. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential immune gene expression associated with contemporary range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Peer Community in Ecology, 10, pp.18257. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75060-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790736v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and Invasive Small Mammals in Urban Habitats along the Commercial Axis Connecting Benin and Niger, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houemenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.238. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d11120238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Southern East Asia of the Brown Rat Revealed by Large-Scale Genome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hua Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in commensal rodents sampled across Senegal, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ismaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishmania major and Trypanosoma lewisi infection in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.e0006615. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and sanitary impacts of bacterial communities associated to biological invasions in African commensal rodent communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), art. 14995 [11 p.]. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14880-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Karmadini Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (4), pp.748-765. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites and invasions: changes in gastrointestinal helminth assemblages in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (13-14), pp.857-869. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary variations of immune responsiveness during range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Husse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (3), pp.435 - 446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human Geography to Biological Invasions: The Black Rat Distribution in the Changing Southeastern of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lucaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.e0163547. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163547.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the invasive house mouse Mus musculus domesticus in Senegal, West Africa: a synthesis of trapping data over three decades, 1983–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe A Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.176-190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Orientia sp. DNA in rodents from Asia, West Africa and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (172), pp.172. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-0784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of a poorly known Sahelian rodent, &amp;lt;em&amp;gt;Gerbillus nancillus&amp;lt;/em&amp;gt; (Muridae, Gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253 (5), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcz.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Kadaoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (e110666), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophylogenetics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (4), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2012.00224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo M. Bisol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and relatedness have an interactive effect on the feeding behaviour of helpers in cooperatively breeding sociable weavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (11-13), pp.1399 - 1417. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000579511X608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion drive dispersal evolution in a three species symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00414532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and gene flow in French populations of two Ostrinia taxa: host races or sibling species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (20), pp.4210-4222. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle B. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance aux maïs Bt via la stratégie &amp;quot;haute dose / refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2007.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance au maïs Bt via la stratégie &amp;quot;heute dose/refuge&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition of cuticular biochemicals of the facultatively polygynous ant Petalomyrmex phylax during range expansion in Cameroon with respect to social, spatial and genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (18), pp.3778-3791. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance Evolution to Bt Crops: Predispersal Mating of European Corn Borers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1048-1057. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin associations and direct vs indirect fitness benefits in colonial cooperatively breeding sociable weavers Philetairus socius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (3), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00265-006-0168-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two multiple sets of eight and five microsatellite markers for the European corn borer, Ostrinia nubilalis Hübner (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bogdanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik B. Dopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.945-947. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01410.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facultative polygyny in the plant-ant Petalomyrmex phylax (Hymenoptera: Formicinae): sociogenetic and ecological determinants of queen number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals on small islands : short term effects of forest fragmentation on the large mammal fauna in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker size variation and the evolution of an ant-plant mutualism: Comparative morphometrics of workers of two closely related plant-ants, Petalomyrmex phylax and Aphomomyrmex afer (Formicinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle McKey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s000400050129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological changes in recent land-bridge islands in French Guiana, with emphasis on vertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 91, pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symbioses entre plantes et fourmis arboricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annee Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.169-194. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0003-5017(00)87667-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObsMICE: a monitoring system to assess long-term changes in biodiversity of small mammals and associated parasites in a broad range of West African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Obsmice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Second open science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes, structure and impact of rodent communities and their parasites: the context of major hydro-agricultural schemes in the Senegal River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bocar Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekellé, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision des abondances de rongeurs et l’estimation de leurs dégâts dans les rizières et les stocks dans la Vallée du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des politiques publiques : enjeux internationaux, enjeux locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'une approche interdisciplinaire dans l'analyse des inter-relations environnement-société-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Sociétés aux Suds : des transitions plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and bacterial communities: from host-parasite interactions to sanitary concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sembène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la métagénomique 16S pour la surveillance de l’émergence de zoonoses bactériennes dans les populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti Sanfeliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites & contemporary evolution of immunity during biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution géographique du rat noir et des espèces commensales de petits mammifères dans la moitié sud du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Handschumacher P.; Lombard J.; Diallo M.; Duplantier J.-M.; Gluski P.; Valton C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des relations homme-rat noir-zoonoses au Sénégal. Contribution interdisciplinaire à l’approche One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIG Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2021, 978-2-901560-87-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trophic structure of tropical ant–plant–herbivore interactions: community consequences and coevolutionary dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Di Gíusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotic Interactions in the Tropics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.386-413, 2005, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511541971.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the brown rat: out of southern East Asia and selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369169v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agbangla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106673" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10539" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04409736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati-Gaschignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11120238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ming" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yan Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hua Su" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006615" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Husse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lucaccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163547.t003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0784-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Diagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2014.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW6FQHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000579511X608701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AB71DA767418A3B2C7D6CA2DB65BB6D25B964B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalecky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03429.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC5H9Z4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Bailey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040181" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bogdanowicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Harrison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01410.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S7R8WBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ringuet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Judas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Obsmice" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semb&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geoprodig.cnrs.fr/items/show/227884" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ming" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Su" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Su" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369169v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agbangla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106673" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10539" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04409736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati-Gaschignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11120238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ming" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yan Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hua Su" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.07.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Husse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lucaccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163547.t003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Diagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0784-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2014.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW6FQHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000579511X608701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AB71DA767418A3B2C7D6CA2DB65BB6D25B964B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalecky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03429.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC5H9Z4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Bailey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040181" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bogdanowicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Harrison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01410.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S7R8WBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ringuet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Judas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Obsmice" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semb&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geoprodig.cnrs.fr/items/show/227884" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ming" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Su" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Su" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>