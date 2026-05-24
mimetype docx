--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ambroise dalecky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii and Trypanosoma lewisi Infection in Urban Small Mammals From Cotonou, Benin, With Special Emphasis on Coinfection Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas R. Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.9976509. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/tbed/9976509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime international trade and bioinvasions: A three‐year long survey of small mammals in Autonomous Port of Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.669-686. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From problem to progress: Rodent management in agricultural settings of sub-Saharan Africa and calling for an urban perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.106673. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing space between native and invasive small mammals: Study of commensal communities in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.e10539. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolifération de rongeurs dans les milieux urbains et agricoles d’Afrique subsaharienne. Le côté obscur des rodenticides chimiques de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.205-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04409736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.22015. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensal small mammal trapping data in Southern Senegal, 2012–2015: where invasive species meet native ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati-Gaschignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (10), pp.e03470. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential immune gene expression associated with contemporary range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Peer Community in Ecology, 10, pp.18257. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75060-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790736v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and Invasive Small Mammals in Urban Habitats along the Commercial Axis Connecting Benin and Niger, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houemenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.238. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d11120238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Southern East Asia of the Brown Rat Revealed by Large-Scale Genome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hua Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in commensal rodents sampled across Senegal, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ismaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishmania major and Trypanosoma lewisi infection in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.e0006615. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and sanitary impacts of bacterial communities associated to biological invasions in African commensal rodent communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), art. 14995 [11 p.]. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14880-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Karmadini Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (4), pp.748-765. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites and invasions: changes in gastrointestinal helminth assemblages in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (13-14), pp.857-869. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary variations of immune responsiveness during range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Husse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (3), pp.435 - 446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human Geography to Biological Invasions: The Black Rat Distribution in the Changing Southeastern of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lucaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.e0163547. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163547.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the invasive house mouse Mus musculus domesticus in Senegal, West Africa: a synthesis of trapping data over three decades, 1983–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe A Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.176-190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Orientia sp. DNA in rodents from Asia, West Africa and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (172), pp.172. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-0784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of a poorly known Sahelian rodent, &amp;lt;em&amp;gt;Gerbillus nancillus&amp;lt;/em&amp;gt; (Muridae, Gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253 (5), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcz.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Kadaoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (e110666), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophylogenetics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (4), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2012.00224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo M. Bisol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and relatedness have an interactive effect on the feeding behaviour of helpers in cooperatively breeding sociable weavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (11-13), pp.1399 - 1417. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000579511X608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion drive dispersal evolution in a three species symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00414532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and gene flow in French populations of two Ostrinia taxa: host races or sibling species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (20), pp.4210-4222. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle B. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance aux maïs Bt via la stratégie &amp;quot;haute dose / refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2007.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance au maïs Bt via la stratégie &amp;quot;heute dose/refuge&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition of cuticular biochemicals of the facultatively polygynous ant Petalomyrmex phylax during range expansion in Cameroon with respect to social, spatial and genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (18), pp.3778-3791. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance Evolution to Bt Crops: Predispersal Mating of European Corn Borers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1048-1057. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin associations and direct vs indirect fitness benefits in colonial cooperatively breeding sociable weavers Philetairus socius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (3), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00265-006-0168-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two multiple sets of eight and five microsatellite markers for the European corn borer, Ostrinia nubilalis Hübner (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bogdanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik B. Dopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.945-947. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01410.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facultative polygyny in the plant-ant Petalomyrmex phylax (Hymenoptera: Formicinae): sociogenetic and ecological determinants of queen number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals on small islands : short term effects of forest fragmentation on the large mammal fauna in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker size variation and the evolution of an ant-plant mutualism: Comparative morphometrics of workers of two closely related plant-ants, Petalomyrmex phylax and Aphomomyrmex afer (Formicinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle McKey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s000400050129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological changes in recent land-bridge islands in French Guiana, with emphasis on vertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 91, pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symbioses entre plantes et fourmis arboricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annee Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.169-194. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0003-5017(00)87667-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObsMICE: a monitoring system to assess long-term changes in biodiversity of small mammals and associated parasites in a broad range of West African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Obsmice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Second open science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes, structure and impact of rodent communities and their parasites: the context of major hydro-agricultural schemes in the Senegal River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bocar Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekellé, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision des abondances de rongeurs et l’estimation de leurs dégâts dans les rizières et les stocks dans la Vallée du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des politiques publiques : enjeux internationaux, enjeux locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'une approche interdisciplinaire dans l'analyse des inter-relations environnement-société-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Sociétés aux Suds : des transitions plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and bacterial communities: from host-parasite interactions to sanitary concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sembène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la métagénomique 16S pour la surveillance de l’émergence de zoonoses bactériennes dans les populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti Sanfeliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites & contemporary evolution of immunity during biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution géographique du rat noir et des espèces commensales de petits mammifères dans la moitié sud du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Handschumacher P.; Lombard J.; Diallo M.; Duplantier J.-M.; Gluski P.; Valton C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des relations homme-rat noir-zoonoses au Sénégal. Contribution interdisciplinaire à l’approche One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIG Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2021, 978-2-901560-87-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trophic structure of tropical ant–plant–herbivore interactions: community consequences and coevolutionary dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Di Gíusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotic Interactions in the Tropics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.386-413, 2005, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511541971.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the brown rat: out of southern East Asia and selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ambroise dalecky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxoplasma gondii and Trypanosoma lewisi Infection in Urban Small Mammals From Cotonou, Benin, With Special Emphasis on Coinfection Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas R. Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025, pp.9976509. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/tbed/9976509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritime international trade and bioinvasions: A three‐year long survey of small mammals in Autonomous Port of Cotonou, Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine A. Missihoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houéménou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 61, pp.669-686. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369169v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From problem to progress: Rodent management in agricultural settings of sub-Saharan Africa and calling for an urban perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Aziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 181, pp.106673. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing space between native and invasive small mammals: Study of commensal communities in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.e10539. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.10539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolifération de rongeurs dans les milieux urbains et agricoles d’Afrique subsaharienne. Le côté obscur des rodenticides chimiques de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaziz Ibrahim Danzabarma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbétché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (3), pp.205-211. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2023.1731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04409736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes and rodent populations in lowland agroecosystems of the lower delta of the River Senegal, West Africa: results of observations over a decade, 2008-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vertebrate Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.22015. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690055v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensal small mammal trapping data in Southern Senegal, 2012–2015: where invasive species meet native ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati-Gaschignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102 (10), pp.e03470. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.3470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential immune gene expression associated with contemporary range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Peer Community in Ecology, 10, pp.18257. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-75060-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790736v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and Invasive Small Mammals in Urban Habitats along the Commercial Axis Connecting Benin and Niger, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houemenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.238. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d11120238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Southern East Asia of the Brown Rat Revealed by Large-Scale Genome Sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling-Yan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Hua Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), pp.149-158. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seroprevalence of Toxoplasma gondii in commensal rodents sampled across Senegal, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Ismaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Aroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/parasite/2018036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leishmania major and Trypanosoma lewisi infection in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.e0006615. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and sanitary impacts of bacterial communities associated to biological invasions in African commensal rodent communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), art. 14995 [11 p.]. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14880-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and invasion history of the house mouse (Mus musculus domesticus) in Senegal, West Africa: a legacy of colonial and contemporary times.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maman Karmadini Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (2), pp.64-75. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hdy.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black rat invasion of inland Sahel: insights from interviews and population genetics in south-western Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 119 (4), pp.748-765. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites and invasions: changes in gastrointestinal helminth assemblages in invasive and native rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (13-14), pp.857-869. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2016.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contemporary variations of immune responsiveness during range expansion of two invasive rodents in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Husse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (3), pp.435 - 446. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.03470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Human Geography to Biological Invasions: The Black Rat Distribution in the Changing Southeastern of Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Lucaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (9), pp.e0163547. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0163547.t003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion of the invasive house mouse Mus musculus domesticus in Senegal, West Africa: a synthesis of trapping data over three decades, 1983–2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Piry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe A Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammal Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (3), pp.176-190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mam.12043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Orientia sp. DNA in rodents from Asia, West Africa and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (172), pp.172. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-015-0784-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of a poorly known Sahelian rodent, &amp;lt;em&amp;gt;Gerbillus nancillus&amp;lt;/em&amp;gt; (Muridae, Gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologischer Anzeiger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 253 (5), pp.430-439. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcz.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madougou Garba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahima Kadaoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karmadine Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (e110666), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophylogenetics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Devictor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine N. Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Félix Bersier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 87 (4), pp.769-785. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-185X.2012.00224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Genetic Resources added to Molecular Ecology Resources Database 1 October 2010–30 November 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Agostini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Barber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo M. Bisol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), pp.418--421. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1755-0998.2010.02970.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and relatedness have an interactive effect on the feeding behaviour of helpers in cooperatively breeding sociable weavers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 148 (11-13), pp.1399 - 1417. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/000579511X608701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range expansion drive dispersal evolution in a three species symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léotard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0005377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00414532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Estoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle B. Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure and gene flow in French populations of two Ostrinia taxa: host races or sibling species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Malausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Streiff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (20), pp.4210-4222. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03457.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance au maïs Bt via la stratégie &amp;quot;heute dose/refuge&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pyrale se disperse-t-elle suffisamment pour limiter durablement la résistance aux maïs Bt via la stratégie &amp;quot;haute dose / refuge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.171-176. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2007.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in composition of cuticular biochemicals of the facultatively polygynous ant Petalomyrmex phylax during range expansion in Cameroon with respect to social, spatial and genetic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Renucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Tirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Debout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (18), pp.3778-3791. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03429.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance Evolution to Bt Crops: Predispersal Mating of European Corn Borers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergine Ponsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard I. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (6), pp.1048-1057. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin associations and direct vs indirect fitness benefits in colonial cooperatively breeding sociable weavers Philetairus socius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Covas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Caizergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Doutrelant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (3), pp.323-331. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S00265-006-0168-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two multiple sets of eight and five microsatellite markers for the European corn borer, Ostrinia nubilalis Hübner (Lepidoptera: Crambidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Bogdanowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik B. Dopman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard G. Harrison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.945-947. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1471-8286.2006.01410.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facultative polygyny in the plant-ant Petalomyrmex phylax (Hymenoptera: Formicinae): sociogenetic and ecological determinants of queen number</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finn Kjellberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (2), pp.133-151. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00524.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large mammals on small islands : short term effects of forest fragmentation on the large mammal fauna in french Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaky Judas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sup8, pp.145-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker size variation and the evolution of an ant-plant mutualism: Comparative morphometrics of workers of two closely related plant-ants, Petalomyrmex phylax and Aphomomyrmex afer (Formicinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Berticat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle McKey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 46 (2), pp.171-178. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s000400050129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological changes in recent land-bridge islands in French Guiana, with emphasis on vertebrate communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ringuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Claessens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. de Massary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 91, pp.213-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symbioses entre plantes et fourmis arboricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annee Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 38 (3-4), pp.169-194. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0003-5017(00)87667-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-environmental changes, structure and impact of rodent communities and their parasites: the context of major hydro-agricultural schemes in the Senegal River valley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Tidiane Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise A Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Bocar Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekellé, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ObsMICE: a monitoring system to assess long-term changes in biodiversity of small mammals and associated parasites in a broad range of West African ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Obsmice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Artige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Research Network, Second open science meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévision des abondances de rongeurs et l’estimation de leurs dégâts dans les rizières et les stocks dans la Vallée du fleuve Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des politiques publiques : enjeux internationaux, enjeux locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'une approche interdisciplinaire dans l'analyse des inter-relations environnement-société-santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et Sociétés aux Suds : des transitions plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and bacterial communities: from host-parasite interactions to sanitary concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sembène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2017, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des parasites dans le succès d’invasion : approche corrélative sur deux communautés parasitaires dans le contexte de l’invasion de &amp;lt;em&amp;gt;Mus musculus domesticus&amp;lt;/em&amp;gt; au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tamisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th African Small mammals Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Mantasoa, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la métagénomique 16S pour la surveillance de l’émergence de zoonoses bactériennes dans les populations animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Razzauti Sanfeliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de Génomique Environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasites & contemporary evolution of immunity during biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Charbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES-SFE joint 2014 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution géographique du rat noir et des espèces commensales de petits mammifères dans la moitié sud du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalilou Bâ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Amidi Diagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoudou Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Handschumacher P.; Lombard J.; Diallo M.; Duplantier J.-M.; Gluski P.; Valton C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des relations homme-rat noir-zoonoses au Sénégal. Contribution interdisciplinaire à l’approche One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRODIG Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2021, 978-2-901560-87-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trophic structure of tropical ant–plant–herbivore interactions: community consequences and coevolutionary dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Di Gíusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotic Interactions in the Tropics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, pp.386-413, 2005, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9780511541971.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moraceae, Ficus, and associated fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Dalecky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Kerdelhue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Razafindratsita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The natural history of Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chicago University Press, 2003, 0-226-30306-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the brown rat: out of southern East Asia and selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Y. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01474021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369169v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agbangla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106673" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10539" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04409736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati-Gaschignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11120238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ming" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yan Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hua Su" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.07.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Husse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lucaccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163547.t003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Diagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0784-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2014.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW6FQHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000579511X608701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AB71DA767418A3B2C7D6CA2DB65BB6D25B964B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0097" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalecky" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03429.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC5H9Z4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Bailey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040181" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bogdanowicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Harrison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01410.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S7R8WBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ringuet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Judas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Obsmice" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semb&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geoprodig.cnrs.fr/items/show/227884" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ming" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Su" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Su" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04963213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine A. Missihoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/9976509" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369169v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Agbangla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14557" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106673" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Artige" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou B&#226;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise A Dalecky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10539" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04409736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaziz Ibrahim Danzabarma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2023.1731" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690055v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Tidiane Niang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Niang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sarr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.22015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709097v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati-Gaschignard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790736v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amidi Diagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75060-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d11120238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zeng" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Ming" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Yan Su" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hua Su" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01935853v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Isma&#239;l" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Aroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2018036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02016700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Diagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006615" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lippens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14880-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lippens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estoup" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Karmadini Hima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leblois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12836" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463796v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2016.07.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463805v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cornet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Husse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Doucour&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463769v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lucaccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fossati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Fur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0163547.t003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463862v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Piry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe A Diagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mam.12043" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01217533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-0784-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Sow" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcz.2014.03.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFW6FQHR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780751v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine N. Meynard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Bersier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-185X.2012.00224.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01199394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Agostini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Agudelo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo M. Bisol" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1755-0998.2010.02970.X" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CDF0L531-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647410v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doutrelant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Covas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000579511X608701" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AB71DA767418A3B2C7D6CA2DB65BB6D25B964B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Ponsard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Streiff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03457.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NX9SSJ02-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalecky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourguet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2007.0097" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Renucci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tirard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03429.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7QC5H9Z4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528895v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard I. Bailey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;lissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040181" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caizergues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00265-006-0168-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T1WJ1KS1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657465v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bogdanowicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B. Dopman" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Harrison" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2006.01410.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3S7R8WBL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530050v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ringuet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaky Judas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringuet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Claessens" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. de Massary" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Bocar Bal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ranque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Obsmice" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semb&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalilou Ba" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Razzauti Sanfeliu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diagne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05050917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoudou Diallo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geoprodig.cnrs.fr/items/show/227884" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833564v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Johnson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Razafindratsita" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474021v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ming" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Y. Su" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Su" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>