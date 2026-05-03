--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amedeo Napoli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of link keys in resource description framework datasets based on pattern structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.108978. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Causal Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.338-348. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2021.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of algorithms relating distributive lattices, median graphs, and Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.370-382. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2021.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mint: MDL-based approach for Mining INTeresting Numerical Pattern Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.108--145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00799-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link key candidate extraction with relational concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.2-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (S4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Knowledge Discovery over Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.2-17. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Approximate-Matching Dependencies in Formal Concept Analysis with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mining Complex Sequential Data by Means of FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081079.2015.1072925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On measuring similarity for sequences of itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-014-0362-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering structural alerts for mutagenicity using stable emerging molecular patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lepailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poezevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci500611v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-to-one correspondence between potential solutions of the cluster deletion problem and the minimum sum coloring problem, and its application to P4 -sparse graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bonomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Valencia-Pabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6-8), pp.600-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the discovery of multidimensional patterns in healthcare trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (2), pp.283 - 305. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-014-0309-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes: a simple and efficient algorithm for building the AOC-poset of a binary relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.45-71. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-014-9418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering meets triadic concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Macko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.55 - 79. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-013-9379-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on &amp;quot;Concept Lattice and their Applications&amp;quot; (CLA-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-013-9390-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing functional dependencies in formal concept analysis with pattern structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.129 - 149. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-014-9400-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic approach to concept lattice-based information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.169 - 195. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-014-9403-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast compound algorithm for mining generators, closed itemsets, and computing links between equivalence classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.81 - 105. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-013-9372-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adaptation: An operational approach to adaptation for solving numerical problems with CBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.103 - 114. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Concept Stability a Measure for Pattern Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.918 - 927. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Concept Analysis: Mining Concept Lattices From Multi-Relational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-012-9329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00816300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized case-based reasoning and Semantic Web technologies applied to decision support in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), pp.425--449. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888913000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of genes using semantic distance and fuzzy clustering approach: Evaluation with reference sets and overlap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benabderrahmane Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poch Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of computational biology and drug design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3/4), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRegistry: Automatic extraction of metadata for biological database retrieval and discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Franiatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.184--193. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2010.034043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données imparfaites en utilisant l'analyse formelle de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fouille de données complexes - Complexité liée aux données multiples</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelliGO: a new vector-based semantic similarity measure including annotation origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 11 (1), pp.588. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Rare Association Rules Using the Minimal Rare Itemsets Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.219--238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse Formelle de Concepts au service de la construction et l'enrichissement d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fouille de données complexes : avancées récentes, E-18, pp.133-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Mining Algorithm for the Evaluation of Bond Formability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vismara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci9003909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des motifs les plus informatifs. Application à l'extraction de graphes en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.153-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-guided data preparation for discovering genotype-phenotype relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Suppl 4), pp.S3. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-S4-S3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling adaptation of breast cancer treatment decision protocols in the Kasimir project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D’aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.261--274. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-007-0070-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de points de vue dans le système d'aide à la décision en cancérologie KASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2-3), pp.143-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction et complétude d'un algorithme de recherche d'information par treillis de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galois lattice as a hierarchical structure for topological relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Text Mining Methodology Using Association Rules Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, A Fusion of Foundations, Methodologies and Applications, 10 (5), pp.431--441. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-005-0504-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Knowledge Acquisition: a Case Study for Case-Based Decision Support in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (3/4), pp.161--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis de concepts et ontologies pour interroger l'annuaire de sources de données biologiques BioRegistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Systèmes d'information spécialisés, 11 (1), pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Editing and Maintenance Tools for a Semantic Portal in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.619-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et interrogation de sources de données biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Extraction des connaissances : Etat et perspectives, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation des règles d'association en fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Extraction et gestion des connaissances (EGC'2005), 1, pp.263-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodologies de classification de règles d'association pour la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Fouilles de données complexes., E-4, pp.211--234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et représentation, un couple en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.4.61-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet et représentation, un couple en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.4.61-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure de similarité sémantique pour la classification de documents par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Langages et modèles à Objets - LMO'04, 10 (2--3), pp.217--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Comparing Farm Maps using Graphs and Case-based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (9), pp.1073-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and comparison of lattices of topological relations for spatial representation and reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.331--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et les objets (objectif XML)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (3), pp.11--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic web: year one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (6), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2003.1249173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning the semantic web: bringing the world wide web to its full potential par Dieter Fensel, James Hendler, Henry Lieberman and Wolfgang Wahlster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56-57, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une optimisation de l'extraction d'un jeu de règles s'appuyant sur les caractéristiques statistiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (6), pp.631-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an object-based system for representing and classifying spatial structures and relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (8), pp.751-773. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-008-08-0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XML and Description Logics for Describing and Querying Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de treillis de relations topologiques pour l'interprétation d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (2), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de connaissances par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (1-3), pp.387-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de relations et classification de structures spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (2), pp.441-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas et résolution de problèmes dans une représentation par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.9-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMOL : un système d'aide au suivi des travaux dirigés de chimie en premier cycle universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.61-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (338)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Patterns for Efficient Computation with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCEPTS 2025 - Second International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.178-194, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with Stable Pattern Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Jacques de Compostelle, Spain. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarity: a Deep Ensemble for Visual Counterfactual Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering a Representative Set of Link Keys in RDF Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2024 - 24th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.53-68, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description Quivers for Compact Representation of Concept Lattices and Ensembles of Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2023 - 17th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Kassel, Germany. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35949-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Concise Representations of Concepts and Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2022 - The 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tallinn, Estonia. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Link Key Discovery in RDF Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2022 - 27e Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Université Lumière - Lyon 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta-Closure Structure for Studying Data Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining, ICDM 2022, Orlando, FL, USA, November 28 - Dec. 1, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xingquan Zhu, Sanjay Ranka, My T. Thai, Takashi Washio, and Xindong Wu editors, Nov 2022, Orlando, FL, USA, United States. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM54844.2022.00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the discovery and redundancy of link keys between two RDF datasets based on partition pattern structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2022 - 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tallinn, Estonia. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Link Keys in RDF Data: Preliminary Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - 9th Workshop on What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal/Online, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely-Occurring Itemsets for Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - 9th Workshop on What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal/Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LKSA : un algorithme de sélection de clés de liage dans des données RDF guidée par des paires de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2021 - 21ème édition de la conférence "Extraction et Gestion des Connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach to Identifying the Most Predictive and Discriminant Features in Supervised Classification Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2021 - 26th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86982-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Unintended Bias of ML Models on Tabular and Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porto (virtual event), Portugal. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandwich: An Algorithm for Discovering Relevant Link Keys in an LKPS Concept Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2021 - 16th international conference on formal concept analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg /Virtuel, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77867-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dataset Structure by Means of Delta-Classes of Equivalence. The Case of the Titanic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - 9th Workshop on What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal/Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Convolutional Neural Network for Robust Galaxy Ellipticity Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2021 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Multicriteria Decision Making with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Applications 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ML models fairer through explanations: the case of LimeOut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Bhargava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Analysis of Images, Social Networks, and Texts 2020 (AIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864059v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps in the Representation of Concept Lattices and Median Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2020 - 15th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sadok Ben Yahia; Francisco José Valverde Albacete; Martin Trnecka, Jun 2020, Tallinn, Estonia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Link Keys in RDF Data Based on Pattern Structures: Preliminary Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2020 - The 15th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tallinn / Virtual, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA and Knowledge Discovery (Tutorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano/ Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LimeOut: An Ensemble Approach To Improve Process Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Bhargava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD International Workshop on eXplainable Knowledge Discovery in Data Mining (XKDD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de mesures de similarité pour les données catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - 20ème édition de la conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual Discovery with Closure Structure of a Concept Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure Structure: a Deeper Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Representation Context Based on Attribute Exploration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2020 - 8th International Workshop "What can {FCA} do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei O. Kuznetsov; Amedeo Napoli; Sebastian Rudolph, Aug 2020, Santiago de Compostela/Virtual, Spain. pp.141--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-model Approaches to Pattern Set Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Starting AI Researchers' Symposium 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Neural Network based on Dropout Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Uncertainty in Machine Learning (WUML) at ECML-PKDD 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyke Hüllermeier; Sébastien Destercke, Sep 2020, N.A. (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.48-56, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des Pattern Structures à la découverte de biclusters à changements de signes cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription mining for learning definitions and disjointness axioms in Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Pattern Mining Through Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC 2019 - 2019 Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Snowbird, United States. pp.112-121, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2019.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162927v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Coupling FCA and MDL in Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Concepts Formels, distributivité et modèles de graphes médians pour la phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LORIA; CNRS; Université de Lorraine, Sep 2019, Nancy, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements About Exploratory, Knowledge-Based, Hybrid, and Explainable Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21462-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Entropy in Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Approach to Biclustering Based on Formal Concept Analysis and Interval Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS 2019 - 22nd International Conference on Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guided walk into link key candidate extraction with relational concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2019 - 18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Redescriptions and Formal Concept Analysis for Mining Definitions Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Francfort, Germany. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Майнинг множеств признаков на основе сжатия: вероятностный подход</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th Russian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Association of Artificial Intelligence; Institute of Control Sciences Academician VA Trapeznikov; Ulyanovsk State Technical University; Federal Research Center “Computer Science and Control”, Oct 2019, Ulyanovsk, Russia. pp.164-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature Selection Method based on Tree Decomposition of Correlation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEG@ECML-PKDD 2019 - The third International Workshop on Advances in Managing and Mining Large Evolving Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling Representation Contexts with Attribute Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.307-314, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21462-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding median graphs into minimal distributive ∨-semi-lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFMCP 2019 - 8th International Workshop on New Frontiers in Mining Complex Patterns in conjunction with ECML-PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wùzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkex: A Tool for Link Key Discovery Based on Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - workshop on Applications and tools of formal concept analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Constrained Clustering Algorithm Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On compression, learning & searching regularity in big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Structures for Identifying Biclusters with Coherent Sign Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Based on FCA and Partition Pattern Structures for Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFMCP 2018 - 7th International Workshop on New Frontiers in Mining Complex Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les catégories de DBpedia avec des règles d'associations et des redescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Как улучшить оценку множеств признаков с помощью принципа минимальной длины описания</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCAI-2018 - Russian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Pattern Mining within Formal Concept Analysis for Analyzing Visitor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2018 - 34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Based on FCA and Partition Pattern Structures for Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Mining within Formal Concept Analysis for Analyzing Visitor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2018 - 13th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois approches pour classifier les données du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2018 - XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of MDL in the Mining of Numerical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Russian-French seminar on Big Data applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDL for FCA: is there a place for background knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI ECAI 2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois approches pour classifier les données du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA/RJCIA 2018 - Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Covers of Functional Dependencies using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Achieving Distributivity in Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic. pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la distributivité d'un treillis de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Namir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Approaches for Mining Definitions from Relational Data in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence"?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Pattern Mining using FCA and Pattern Structures for Analyzing Visitor Trajectories in a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Based on FCA and Partition Pattern Structures for Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2018 - XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Study on What MDL Can Do for FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Sequence Mining Using Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2017 - 14th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peggy Cellier and Sébastien Ferré, Jun 2017, Rennes, France. pp.106-121, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59271-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase preference disclosure in attributed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2017 - 28th International Conference on Database and Expert Systems Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.249-263, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Subsample-Stable Graph Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM 2017 - 17th IEEE International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Warsaw university of technology, Jun 2017, Warsaw, Poland. pp.674-683, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Meaningful Orderings in the Web of Data to Multi-level Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Warsaw, Poland. pp.622-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Classifying the Content of the Web of Data Based on FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2017 - 23rd International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Formalization of Order-like Dependencies using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensionality Reduction Approach for Qualitative Preference Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aggregation and Structures (ISAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LatViz: A New Practical Tool for Performing Interactive Exploration over Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Nguyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2016 - Thirteenth International Conference on Concept Lattices and Their Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Data Mining Approach for the Identification of Biomarkers in Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Mining Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FCA4AI - 5th Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online link disclosure strategies for social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Fuzzy FCA and Pattern Structures are connected?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop "What can FCA do for Artificial Intelligence?" (FCA4AI'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Exploration over Concept Lattices with LatViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Nguyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence, Software Demo Track.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de réduction de dimensionnalité pour l'agrégation de préférences qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Classification of Web of Data based on Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Domain Knowledge Model Based on a Concept Lattice Integrating Expert Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Thao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Thirteenth International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.349--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Knowledge Discovery Approach for Mining Predictive Biomarkers in Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva del garda, Italy. pp.572 - 587, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46128-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Order-like Dependencies with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Concept Lattices and Their Applications (CLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscou, Russia. pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Scaling of Fuzzy FCA to Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Concept Lattices and their Applications (CLA2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Interactive Formal Concept Analysis with LatViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Nguyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Workshop "What can FCA do for Artificial Intelligence"? co-located with the European Conference on Artificial Intelligence ECAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk the line: Toward an efficient user model for recommendations in museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Osche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thessaloniki, Greece. pp.83 - 88, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMAP.2016.7753389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Knowledge Discovery with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Technology, Services and Systems (AIT2S-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Complex and Large Data with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information (COSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachid Nourine, Jun 2015, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Exploration over RDF Data using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Structures and Concept Lattices for Data Mining and Knowledge Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - European Conference, ECMLPKDD 2015, Porto, Portugal, September 7-11, 2015, Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Porto, Portugal. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pattern Structures of Syntactic Trees for Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artuur Leeuwenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Formal Concept Analysis - ICFCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.153--168, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19545-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Lattices for Knowledge Discovery and Knowledge Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Conference on Artificial Intelligence, Natal, Brazil (BRACIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Magaly de Paula Canuto (UFRN), Nov 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Pattern Structures for Structured Attribute Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibek Sailanbayev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelfth International Conference on Concept Lattices and Their Applications Clermont-Ferrand, France, October 13-16, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RV-Xplorer: A Way to Navigate Lattice-Based Views over RDF Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Osmuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelfth International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging DBpedia Categories and DL-Concept Definitions using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Workshop "What can FCA do for Artificial Intelligence?", FCA4AI 2015, co-located with the International Joint Conference on Artificial Intelligence (IJCAI 2015), Buenos Aires, Argentina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-assisted Cyber Threat Analysis using Conceptual Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Betarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2015 - Workshop What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.75 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of Best Interval Patterns for Nonmonotonic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal. pp.157-172, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23525-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis and Information Retrieval – A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Formal Concept Analysis - ICFCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.61-77, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19545-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Pattern Structure Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Formal Concept Analysis - ICFCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.200--215, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19545-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Definitions from RDF Annotations Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Towards Classifying and Navigating RDF data based on Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Formal Concept Analysis and Applications 2015 co-located with 13th International Conference on Formal Concept Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Evaluating Interestingness Measures for Closed Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Starting AI Researcher Symposium (STAIRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Prague, Czech Republic. pp.71 - 80, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-421-3-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Database Dependencies with FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference, Analysis of Images, Social Networks and Texts (AIST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Yekaterinburg, Russia. pp.3 - 14, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12580-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Related FCA Methods for Mining Biclusters of Similar Values on Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Concept Lattices and Their Applications, Kosice, Slovakia, October 7-10, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Views with Formal Concept Analysis for Understanding SPARQL Query Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Stability as a Tool for Pattern Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2014. What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Praque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Heterogeneous Multidimensional Sequential Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Based Views over SPARQL Query Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Linked Data for Knowledge Discovery co-located with European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Combining Pattern Structures and Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis - 12th International Conference, ICFCA 2014, Cluj-Napoca, Romania, June 10-13, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cluj-Napoca, Romania. pp.96 - 111, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07248-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Estimates of Concept Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Formal Concept Analysis (ICFCA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cluj-Napoca, Romania. pp.157 - 172, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07248-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-based biclustering using Partition Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2014 - 21st European Conference on Artificial Intelligence, 18-22 August 2014, Prague, Czech Republic - Including Prestigious Applications of Intelligent Systems (PAIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicluster enumeration using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What formal concept analysis can do for artificial intelligence? (FCA4AI 2014) Workshop at ECAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Based View Access: A way to Create Views over SPARQL Query for Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence? (Third FCA4AI Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Correspondence between FCA and ELI Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA - The Tenth International Conference on Concept Lattices and Their Applications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual-KDD approach and its application to cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L3i laboratory, University of La Rochelle, Oct 2013, La Rochelle, France. pp.163-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundness and Completeness of Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2013 - 11th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dresden, Germany. pp.228-243, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38317-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Based Data Access (LBDA): An Approach for Organizing and Accessing Linked Open Data in Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMoLD'13 - Data Mining on Linked Data Workshop (ECML/PKDD, 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Similarity Dependencies with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Concept Lattices and their Applications - CLA 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karell Bertet, 2013, La Rochelle, France, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of sequential patterns and their projections within Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Notes for LML (PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Correspondence between FCA and ELI Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC - The 12th International Semantic Web Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pattern structures to support information retrieval with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mesure de similarité pour les séquences complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA and pattern structures for mining care trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FCA4AI, "What FCA can do for artificial intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pattern structures for analyzing ontology-based annotations of biomedical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.97--106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37382-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Projections of Sequential Pattern Structures (with an application on care trajectories)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Concept Lattices and Their Applications - CLA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FCA Framework for Knowledge Discovery in SPARQL Query Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for mining care trajectories for chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nuemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2013 - 14th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pattern Structures for Analyzing Ontology-Based Annotations of Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vertical Mining of Minimal Rare Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA - The Ninth International Conference on Concept Lattices and Their Applications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fuengirola, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Classification by Means of Jumping Emerging Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI: International Workshop "What can FCA do for Artificial Intelligence?" - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Concept Lattices and Their Applications - CLA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fuengirola (Málaga), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Relationnelle de Concepts: Une approche pour fouiller des ensembles de données multi-relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to semantic indexing and retrieval based on FCA - An application to song datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference on concept lattices and their applications (CLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Classification Approach based on FCA and Emerging Patterns - An application for the classification of biological inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Asses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA'12: The Ninth International Conference on Concept Lattices and Their Applications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fuengirola, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic querying of data guided by Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. p. 116 - p. 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes: an efficient algorithm for building Galois sub-hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fuengirola, Málaga, Spain. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Functional Dependencies with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Concept Lattices and Their Applications - CLA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis for the Interpretation of Relational Learning applied on 3D Protein-Binding Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Knowledge Discovery and Information Retrieval - KDIR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding minimal rare itemsets in a depth-first manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Formal Concept Analysis for Artificial Intelligence (FCA4AI), Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Biclusters of Similar Values with Triadic Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Macko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical information fusion: Lattice of answers with supporting arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca-Raton, United States. pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FCA-based analysis of sequential care trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Data Analysis and Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIeme Rencontres de la Société Francophone de Classification - SFC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAPMO - LIFO Orléans, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Mining of Iceberg Lattices: A Modular Approach Using Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Relational Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France. pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00646409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Numerical Pattern Mining with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIAF - Cinquièmes Journées de l'Intelligence Artificielle Fondamentale - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking a new semantic similarity measure using fuzzy clustering and reference sets: Application to cancer expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances - EGC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for Reengineering: an Application to Semantic Wikis using Formal and Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blansché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semanic Web: Research and Applications - 8th Extended Semantic Web Conference, ESWC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Heraklion, Crete, Greece. pp.421--435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based functional classification of genes: evaluation with reference sets and overlap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second workshop on Integrative Data in Systems Biology held in conjunction with the IEEE BIBM 2011 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Numerical Pattern Mining with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty second International Joint Conference on Artificial Intelligence - IJCAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Numerical Data in Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Formal Concept Analysis - ICFCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.135-150, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Galois Lattices with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakhar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Rough Sets, Fuzzy Sets and Granular Computing - RSFDGrC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Moscou, Russia. pp.191-198, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21881-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'imperfections des indicateurs agri-environnentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of domain knowledge for dimension reduction: application to mining of drug side effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sinan Karaboga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval - KDIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances de domaine et treillis de concepts pour l'exploration progressive de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Journées francophones d'Ingénierie des Connaissances - IC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.233 - 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de deux méthodes de classification pour la construction de treillis de concepts à partir de données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence en Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la fusion d'information avec l'analyse formelle de concepts (LFA 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssat, Nov 2010, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coron System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marcuola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Formal Concept Analsis - ICFCA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Agadir, Morocco. pp.55--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding tolerance relations in formal concept analysis: an application in information fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toronto, Canada. pp.1689-1692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Domain Knowledge to Guide Lattice-based Complex Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence - ECAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.847--852, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Knowledge Discovery Can Be Useful for Solving Problems with CBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning. Research and Development, 18th International Conference on Case-Based Reasoning, ICCBR 2010, Alessandria, Italy, July 19-22, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Alessandria (Italie), France. pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Minimal Rare Itemsets and Rare Association Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Knowledge Science, Engineering and Management (KSEM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belfast, Northern Ireland, UK, United Kingdom. pp.16--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la fusion d'information avec l'analyse formelle de concepts (JIAF 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Intelligence Artificielle Fondamentale (JIAF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for Discovering Knowledge Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.223-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00531802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron : Plate-forme d'extraction de connaissances dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ducatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marcuola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence en Reconnaissance des Formes et Intelligence Artificielle - RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.883-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur la mise en forme de patrons de conception pour les ontologies avec l'analyse formelle de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2010 : Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Complementary Classification Methods for Designing a Concept Lattice from Interval Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Information and Knowledge Systems, 6th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.345-362, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données numériques par treillis de concepts basée sur une similarité symbolique/numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone de Classification - SFC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint-Denis de la Réunion, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Information Fusion with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Modeling Decisions for Artificial Intelligence (MDAI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Perpignan, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16292-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation temporelle qualitative de recettes de cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTE 2010 - atelier associé à la conférence RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-machine Collaboration for Enriching Semantic Wikis using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blansché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Semantic Wikis Linking Data and People - SemWiki2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la fusion d'informations par l'Analyse Formelle de Concepts (LFA 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSAT : École Nationale Supérieure des Sciences Appliquées et de Technologie (Lannion), Nov 2010, Lannion, France. pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From data to knowledge through collaboration: bridging Wikis and Knowledge Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Graça Pimentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLIBRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données numériques par treillis de concepts et structures de patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Approach to Represent and Propagate Imprecision in Agri-Environmental Indicator Assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbonne, Portugal. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une algèbre temporelle pour la représentation et l'adaptation de recettes de cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Séminaire Raisonnement à partir de Cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Model of Most Informative Patterns and Its Application to Knowledge Extraction from Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference, ECML PKDD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04174-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse formelle de concepts pour l'extraction de connaissances dans les données d'expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vertical Mining of Frequent Closures and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis - IDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. pp.393--404, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03915-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00618805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données transcriptomiques: Modélisation floue de profils d'expression différentielle et analyse fonctionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIième congrès Informatique des Organisations et Systèmes d'information et de décision - INFORSID 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT-Toulouse, May 2009, Toulouse, France. pp.413-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion sur les composants d'ontologies et leur manipulation par RàPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième séminaire sur le raisonnement à partir de Cas, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse formelle de concepts pour l’extraction de connaissances dans les données d’expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mining of numerical data with Formal Concept Analysis and similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two FCA-Based Methods for Mining Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis, 7th International Conference, ICFCA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Darmstadt, Germany. pp.251-266, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01815-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue-Uberall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Valued Concept Lattices for Conceptual Clustering and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference in Artificial Intelligence - ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.127-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRegistry: Automatic Extraction of Metadata for Biological Database Retrieval and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Franiatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international workshop on Ressource Discovery (RED), Joint to iiWAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Learning from Text using Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MCETECH Conference on e-Technologies - MCETECH 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Refinement through Role Assertion Analysis: Example in Pharmacogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on Description Logics - DL2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for an Interactive Ontology Design Process based on Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Formal Ontology in Information Systems - FOIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saarbrücken, Germany. pp.311-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la théorie de possibilités pour calculer un indicateur agri-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence : Rencontres francophones sur la Logique Floue et ses Applications - LFA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.390-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for mining and interpreting patient flows within a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Concept Lattices and Their Applications - CLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78921-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACTOLE: A methodology and a system for semi-automatically enriching an ontology from a collection of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Conceptual Structures ICCS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.203-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hybrid Algorithm for Mining Frequent Closures and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Concept Lattices and Their Applications (CLA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacky University (Olomouc) and State University of New York (Binghampton), Oct 2008, Olomouc, Czech Republic. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis: A unified framework for building and refining ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Knowledge Engineering and Knowledge Management - EKAW 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Acitrezza, Catania, Italy. pp.156-171, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87696-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Iceberg Lattices from Frequent Closures Using Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Discovery Science - DS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Budapest, Hungary. pp.136-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement des bases de données de réactions chimiques pour la fouille de schémas de réactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sophia-Antipolis, France. pp.547-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the discovery of itemsets with significant variations in gene expression matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Statistical Society - SFC - CLADAG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of social communities with iceberg and stability-based concept lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Formal Concept Analysis - ICFCA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montréal, Canada. pp.258-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bentebibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Classifying Vertices of Labeled Graphs Applied to Knowledge Discovery from Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.147-151, </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Attribute Dependencies for Lattice-Based Querying and Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Conceptual Structures - ICCS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.439-449, </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Elements on Knowledge Discovery guided by Domain Knowledge (KDDK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Concept Lattices and Applications - CLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia. pp.22--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Intervals of Graphs to Extract Characteristic Reaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Budapest, Hungary. pp.210-221, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88411-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances à partir de données relationnelles avec l'analyse formelle de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle - RFIA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00322059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'extraction des graphes informatifs. Application à l'extraction de connaissance à partir de bases de réactions chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle - RFIA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances d'adaptation par analyse de la base de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées francophones "Extraction et Gestion des Connaissances" - EGC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur/Belgique, pp.751-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00127195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZART: A Multifunctional Itemset Mining Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Concept Lattices and Their Applications (CLA '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.26--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Base Mining for Adaptation Knowledge Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lafrogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.750-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00127347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Rare Itemset Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.305--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Frequent Most Informative Subgraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mining And Learning With Graphs (MLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie à partir d'un corpus de textes avec l'ACF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Combining Formal Concept Analysis and Description Logics for Mining Relational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2007 - 5th International Conference Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'attributs inter-dépendants pour la recherche d'information par treillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances - IC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sémantique entre concepts définis en ALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Maala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone Langages et modèles à objets - LMO 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.117--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-guided Data Preparation for Discovering Genotype-Phenotype Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Tools and Applications in Biology: A Semantic Web for Bioinformatics - NETTAB 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-based ontology construction using relational concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ontology Dynamics - IWOD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'ontologie à partir de corpus de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées Extraction et Gestion des Connaissances - EGC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for annotation, semantic similarity and classification of textual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Artificial Intelligence: Methodology, Systems, Applications - AIMSA 2006. AI, people and the web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Varna, Bulgaria. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie de descripteurs UCD en astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances - IC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven Data Integration for Pharmacogenomics: Application to Genome Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes : Biologie, Informatique et Mathématiques - JOBIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Bioinformatique de Bordeaux (CBiB), Jul 2006, Bordeaux/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer patient flows discovery in DRG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Maastricht/Pays-bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de filières de soins dans le traitement du cancer A l'aide des motifs fréquents et treillis de Galois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Journnées EMOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'extraction de motifs rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petronin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.499-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Knowledge Discovery from a Case Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lafrogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.795--796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoBib: an Ontology-Based System for the Management of a bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar D. Al-Sudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memories - ECAI'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'implantation d'un moteur d'inférences pour une logique de descriptions avec domaine concret flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications - LFA-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR-Explorer: A sound and complete FCA-based retrieval algorithm (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Formal Concept Analysis - ICFCA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Dresden/Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning Within Semantic Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Artificial Intelligence: Methodology, Systems and Applications - AIMSA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varna/Bulgarie, pp.190--200, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR-Explorer: An FCA-based algorithm for Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference On Concept Lattices and Their Applications - CLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique de pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones "Extraction et Gestion de Connaissances" - EGC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chabane Djeraba; Université des Sciences et Technologies de Lille; LIFL, Jan 2006, Lille, France. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00079378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-Converter: an Ontology-Based solution to Reconcile Heterogeneous SNP Descriptions for Pharmacogenomic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Data Integration in the Life Sciences 2006 - DILS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, European Bioinformatics Institute (EBI), Hinxton/UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la place du RàPC dans trois domaines de recherche actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième Atelier de Raisonnement à Partir de Cas - RàPC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSMM, Université de Besançon, 2006, Besançon, France. pp.3--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggested Ontology for Pharmacogenomics (SO-Pharm): Modular Construction and Preliminary Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Workshop on Knowledge Systems in Bioinformatics - KSinBIT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00089824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-Ontology for semantic integration of genomic variation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Conference on Intelligent Systems for Molecular Biology - ISMB'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Fortaleza/Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00067863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de graphes dans les bases de données réactionnelles au service de la synthèse en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones "Extraction et gestion des connaissances" - EGC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.517-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00092783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'extraction de motifs rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ièmes rencontres de la Société Francophone de Classification - SFC-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz, France. pp.157--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantiation of relations for semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 IEEE/WIC/ACM International Conference on Web Intelligence - WI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Baptist University, Dec 2006, Hong Kong, China. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données biomédicales complexes : extraction de règles et de profils génétiques dans le cadre de l'étude du syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis-Siest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.169-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis de concepts et ontologies pour l'interrogation d'un annuaire de sources de données biologiques (BioRegistry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIIIème congrès Informatique des Organisations et Systèmes d'information et de décision - INFORSID 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations, structures et objets : quelques variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.177—190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, comparaison et interprétation d'organisations spatiales agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Osty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Société de l'information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.194--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Case-Based Reasoning for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Semantic Web Conference - ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Galway/Irelande, pp.142-155, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11574620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation du critère pessimiste de Wald pour aider à la décision à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Atelier Raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Knowledge Markup and Semantic Annotation (SemAnnot 2005) located at the 4rd International Semantic Web Conference ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegfried Handschuh; Thierry Declerck; Marja-Riitta Koivunen, Nov 2005, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying a Bioinformatic Data Sources Registry with Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference on Conceptual Structures - ICCS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Kassel, Germany. pp.323-336, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11524564_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode sémantique pour la classification et l'interrogation de sources de données biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2005 - Atelier Modélisation des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes de classification de règles d'association en fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la Société Francophone de Classification - SFC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal UQAM, Apr 2005, Montréal/Canada, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRegistry : a structured metadata repository for bioinformatic databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Computational Life Science - CompLife 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Konstanz, Germany, pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORON: A Framework for Levelwise Itemset Mining Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Formal Concept Analysis - ICFCA '05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lens/France, pp.110--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données de la cohorte STANISLAS par des techniques de fouille de données numériques et symboliques utilisées seules ou en combinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis-Siest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Complexes dans un Processus d'Extraction des Connaissances - EGC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris/France, pp.73--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support and Knowledge Management in Oncology using Hierarchical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium on Computerized Guidelines and Protocols - CGP-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Miksch and Samson W. Tu, 2004, Prague, Czech Republic, pp.16--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Selection of Association Rules for Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Janetzko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Kennke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16h European Conference on Artificial Intelligence - ECAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCAI, 2004, Valencia, Spain, pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de quelques logiques de descriptions floues et de formalismes apparentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications - LFA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France, pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment on Mining Chemical Reaction Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCO 2004 - Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Metz, France. pp.535-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les treillis de Galois pour l'organisation et la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres de la Société Francophone de Classification - SFC '04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France, pp.153--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organisation and information retrieval using Galois lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memories - ECAI 2004 (16th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Valencia, Spain, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment on Knowledge Discovery in Chemical Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Principles and Practice of Knowledge Discovery in Databases - PKDD 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italia, pp.39--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent access to genomic sources on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Semantic Web for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Cambridge, Massachusetts USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organisation and information retrieval with Galois lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Engineering Knowledge in the Age of the Semantic Web (EKAW 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Whittlebury Hall, UK, pp.511--512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une acquisition automatique de connaissances d'adaptation par examen de la base de cas --- une approche fondée sur des techniques d'extraction de connaissances dans des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas - RàPC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université Paris Nord, Villetaneuse, France, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organisation and information retrieval based on Galois lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences - MCO '04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Metz, France, pp.611-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d'un jeu de règles d'association par des méta-règles issues de la logique de &amp;quot;sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances - EGC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Hébrail and L. Lebart and J.-M. Petit, 2004, Clermont-Ferrand, France. pp.353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiment on knowledge discovery in chemical databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKDD 2004 - 8th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.39-51, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30116-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasimir : portail sémantique pour la gestion des connaissances en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second séminaire francophone du Web Sémantique Médical - WSM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rouen, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de règles d'association par un modèle de connaissances pour la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Janetzko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage - CAp 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France, pp.191-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de points de vue pour le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets - LMO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France, pp.245-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasimir : gestion de connaissances décisionnelles en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et pilotage des systèmes de Connaissances et de Compétences dans les Entreprises Industrielles - C2EI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to detect Interactions Involving Lipid Genes by Combining Data Mining and Statistics in the STANISLAS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Prospective - Santorini Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Santorini, Greece, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances pour l'aide à la recherche documentaire fondée sur le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées d'Extraction et de Gestion des Connaissances - EGC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Clermont Ferrand, France, pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first experiment on the STANISLAS cohort using closed frequent pattern search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour la modélisation et la représentation de structures spatiales agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets - LMO'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vannes, France, pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Galois lattices of topological relations: design, comparison and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'informatique Messine - JIM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Metz, France, pp.55--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de fouille de textes s'appuyant sur l'extraction de motifs fréquents et de règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp'03), dans le cadre de la plate-forme (AFIA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Intelligence Artificielle et ESIEA Recherche, Jul 2003, Laval, France, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Text Mining Methodology Using Frequent Itemsets and Association Rule Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique Messine - JIM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. SanJuan, Sep 2003, Metz, France, pp.285--294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données dans des bases de données de réactions : extraction de connaissances sur les méthodes de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Goupy, Dec 2003, Paris, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Adaptation Knowledge for Breast Cancer Treatment Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Artificial Intelligence in Medicine in Europe2003 - AIME 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Protaras, Chypre, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure de similarité sémantique pour raisonner sur des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Nationales sur les Modèles de Raisonnement - JNMR'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'association et interaction entre variables binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la Société Francophone de Classification - SFC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yadolah Dodge et Giuseppe Melfi, 2003, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining in reaction databases. Extraction of knowledge on topology-based and functionality-based transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Lilly Distinguished Lectureship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Krief, Nov 2003, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and representing structures for analyzing spatial organization in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Conceptual Structures - ICCS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Dresden, Germany, pp.215--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Web sémantique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée Web sémantique médical - WSM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'informatique médicale de Rennes, Mar 2003, Rennes, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et comparaison de deux techniques d'extraction automatique de règles dans une base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances à partir de bases de données de réactions en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2002 - 13es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jun 2002, Rouen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three knowledge representation formalisms for content-based representation of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al-Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Medina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. KR 2002 workshop on Formal ontology, knowledge representation and intelligent systems for the world wide web (SemWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France. No pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme XML pour représenter des documents et leur contenu pour la mise en oeuvre du Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Medina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Ivry, France, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XML and DL for describing and querying documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - DL'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and comparison of lattices of topological relations based on Galois lattice theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Principles of Knowledge Representation and Reasoning - KR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France, pp.37--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation multi-points de vue des connaissances pour l'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème séminaire français de raisonnement à partir de cas - RàPC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.23--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of the central role of the analyst in the knowledge discovery process in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session at the 10th International Conference on Intelligent Systems for Molecular Biology - ISMB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edmonton, Canada, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three knowledge representation formalisms for content-based manipulation of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Web - SemWeb@KR2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based Representation and Classification of Spatial Structures and Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence - ICTAI'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Washington DC, Etats-Unis d'Amerique, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparing maps with graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Spatial and Temporal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galois lattice for qualitative spatial reasoning and representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Advances in Formal Concept Analysis for Knowledge Discovery in Databases - FCAKDD'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DL for a Case-Based Explanation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - DL'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des logiques de descriptions pour la représentation des structures spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CASSINI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Presqu'île de Crozon, France, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kasimir Project: Knowledge Management in Cancerology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Thomesse, 2002, Nancy, France, pp.125--127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et modélisation de connaissances d'adaptation, une étude pour le traitement du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées ingénierie des connaissances - IC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France, pp.409-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et les systèmes de représentation de connaissances par objets pour la gestion de données semi-structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Extraction et de Gestion des Connaissances - EGC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme pour la phase d'adaptation du raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les modèles de raisonnement - JNMR'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Arras, France, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des structures prédicatives à partir des textes, vers une indexation conceptuelle des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Chakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-forme AFIA / Atelier raisonnement partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, 2001, Grenoble, France, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'une hiérarchie de classes par interclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rapicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets, LMO'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Godin and I. Borne, 2001, Le Croisic, France, pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of spatial relations and structures in object-based knowledge representation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Current Issues in Spatio-Temporal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Classification-Based Reasoning and Semi-Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the International Federation of Classification Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de Namur, 2000, Namur, Belgique, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour la représentation de structures dans un système de représentation de connaissances par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Bognar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances - Ic-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Aussenac-Gilles, 2000, Toulouse, France, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : un formalisme de représentation intermédiaire entre données semi-structurées et représentations par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets - LMO'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montréal, Canada, pp.75--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Adaptation in Case-based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence - ECAI'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berlin, Germany, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can XML do for information retrieval on the WEB?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Workshop on Knowledge Representation meets Databases - KRDB'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berlin/Germany, pp.101--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de reconnaissance d'organisations spatiales agricoles sur images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle - RFIA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF-AFIA, 2000, Paris, France, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects and Classification: A Natural Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sophia Antipolis, France. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44555-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement à partir de cas pour l'identification de rôles sémantiques dans des énoncés en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Chakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire RàPC-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, none</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects classificatoires des systèmes à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Le Ber &amp; J.F. Mari &amp; A. Napoli &amp; A. Simon, 1999, Nancy, France, pp.45--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification problems in object-based representation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - Dl'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick lambrix, 1999, Linkoepings Universitet, Sweden, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Viewpoints in an Object-Based Representation System for Knowledge Discovery in Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Reuse &amp; Integration - IRI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computers &amp; Their Applications, ISCA, 1999, Atlanta, USA, pp.104--108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets semi-structurés, classes polythétiques et classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées de la Société Francophone de Classification - SFC'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria, 1999, Nancy, France, pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Component Technology: How Could it Help the Biological Data Analysis Task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects in Bioinformatics (OIB-98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.J. Robinson, 1998, Cambridge, UK, pp.2-4 (Poster abstract)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation par objets et classification pour le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFCET - RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand, 1998, Clermont-Ferrand, France. pp.345-354 (tome III)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Case-Based Reasoning to Build Intelligent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics and Artificial Intelligence - ICCGAI'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Plemenos, 1998, Limoges, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the representation and the manipulation of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - Dl'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Franconi, 1998, Trento, Italy. pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la classification dans un système de représentation des connaissances par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes rencontres de la société francophone de classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gascuel et Gilles Caraux, 1998, Montpellier, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects actuels des représentations de connaissances par objets et de la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journées nationales PRC-GDR intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.289-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins en représentation et raisonnement dans une représentation à objets. L'exemple de Y3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Chouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO'96.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Leysin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et objets: programmation ou représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées nationales PRC-GDR intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nancy, France. pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Biclustering to the Discovery of Constant and Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIL 2018 - Annual PhD students conference IAEM Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential pattern mining for analyzing visitor trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2018 - International Semantic Web Research Summer School 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What MDL can bring to Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2018 - International Semantic Web Research Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sequential pattern mining to the analysis of visitor trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 - 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Subsumption Axioms with Concept Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 - 33ème Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France. Gestion de Données — Principes, Technologies et Applications (BDA 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de concepts formels pour la classification de triplets RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de Données — Principes, Technologies et Applications (BDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de méthodes numériques et symboliques pour l'analyse de données métabolomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. Hermann-Editions, RNTI, E-30, pp.555--556, 16ème Journées Francophones Extraction et Gestion des Connaissances, {EGC} 2016, 18-22 Janvier 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'activité et exposition de la vie privée sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de motifs chimiques associés à un profil d'activité : application pour la recherche de structures d'alertes en mutagénicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lepailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poezevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Société Française de Chémoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovery based on formal concept analysis for biomarker identification from metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Lesteven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Ricketts; Christina Birdie; and Eva Isaksson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library and Information Services in Astronomy V: Common Challenges, Uncommon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Massachusetts, United States. 377, pp.193, 2007, Proceedings of the LISA V conference held 18-21 June 2006 in Cambridge, Massachusetts, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Conference &amp;quot;Algebras, graphs and ordered sets&amp;quot; (ALGOS 2020) Online (originally planned in Nancy, France), August 26-28, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2925, 2021, Proceedings of the First International Conference "Algebras, graphs and ordered sets", ALGOS 2020, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence BDA 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Notes International Workshop ``What can FCA do for Artificial Intelligence?'' (FCA4AI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rudolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuznetsov, Sergei O. ; Napoli, Amedeo; Rudolph, Sebastian. CEUR Workshop Proceedings 1430, 2015, CEUR Workshop Proceedings 1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCAIR 2012 Formal Concept Analysis Meets Information Retrieval Workshop co-located with the 35th European Conference on Information Retrieval (ECIR 2013) March 24, 2013, Moscow, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carpineto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Carpineto and Sergei O. Kuznetsov and Amedeo Napoli. CEUR Proceedings, 977, pp.157, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop &amp;quot;What can FCA do for Artificial Intelligence?&amp;quot; (FCA4AI at IJCAI 2013, Beijing, China, August 4 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rudolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergei O. Kuznetsov; Amedeo Napoli; Sebastian Rudolph. CEUR Proceedings, 1058, pp.58, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ECAI Workshop on Formal Concept Analysis for Artificial Intelligence (FCA4AI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rudolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergei O. Kuznetsov and Amedeo Napoli and Sebastian Rudolph. CEUR Proceedings (http://ceur-ws.org/Vol-939/), 939, pp.88, 2012, CEUR Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Concept Lattices and Their Applications CLA 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Vychodil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amedeo Napoli and Vilem Vychodil. INRIA Nancy-Grand-Est and LORIA, pp.416, 2011, 978-2-905267-78-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 17ème séminaire sur le raisonnement à partir de Cas, Paris (29--30 juin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fuchs et Amedeo Napoli. LORIA, 200 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et les objets. La voie vers le web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Euzenat, Amedeo Napoli. Hermès, 9, pp.1-, 2003, RSTI - L'objet, 2-7462-0781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Formalisation of Adaptation in Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages et modèles à objets - état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Ducournau; Jérôme Euzenat; Gérald Masini; Amedeo Napoli. INRIA, 1, 527 p., 1998, Didactique, 2-7261-1131-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Dependencies Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui; Léonard Kwuida; Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.135-150, 2022, 978-3-030-93277-0. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Distributivity in FCA for Phylogenetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui, Leonard Kwuida, Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analysis with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Complex Data Analysis with Formal Concept Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis: From Knowledge Discovery to Knowledge Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer International Publishing, pp.411-445, 2020, AI Algorithms, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning, Analogy, and Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume I: Knowledge Representation, Reasoning and Learning, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-339, 2020, A Guided Tour of Artificial Intelligence Research, 978-3-030-06163-0. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-preserving Biclustering Based on FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Appice; Michelangelo Ceci; Corrado Loglisci; Giuseppe Manco; Elio Masciari; Zbigniew W. Ras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Pattern Mining: New Challenges, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Series on Studies in Computational Intelligence, pp.47-62, 2019, 978-3-030-36617-9. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36617-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.1-3, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas, raisonnement et apprentissage par analogie, gradualité et interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle. Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.239-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taaable: a Case-Based System for personalized Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmi Dufour-Lussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 494, Springer, pp.121-162, 2014, Studies in Computational Intelligence, 978-3-642-38735-7. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38736-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Discovery of Itemsets with Significant Variations in Gene Expression Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fichet, Bernard and Piccolo, Domenico and Verde, Rosanna and Vichi, Maurizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification and Multivariate Analysis for Complex Data Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.463--471, 2011, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-13312-1. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13312-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based knowledge discovery in pharmacogenomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid R. Arabnia and Quoc-Nam Tran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Tools and Algorithms for Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 696, Springer, pp.357-66, 2011, Software Tools and Algorithms for Biological Systems, 978-1-4419-7046-6. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7046-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conformity Measure using Background Knowledge for Association Rules: Application to Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanchang Zhao and Chengqi Zhang and Longbing Cao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining of Association Rules: Techniques for Effective Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2009, 978-1605664040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining knowledge discovery, ontologies, annotations, and semantic wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mário Meireles Teixeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webmedia Minicourse Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis pour le raisonnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Le Ber, G. Ligozat et O. Papini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisonnements sur l'espace et le temps : des modèles aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.225-248, 2007, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Description Logics Concepts With Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Brito, Guy Cucumel, Patrice Bertrand and Francisco de Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Contributions in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-270, 2007, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-540-73558-8 (Print) 978-3-540-73560-1 (Online). </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73560-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes à base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Akoka and I. Comyn-Wattiau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1197--1208, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Portal for Oncology using a Description Logic with Fuzzy Concrete Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Sanchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Elsevier, 2006, Capturing intelligence, 0-444-51948-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de fouille dans une représentation des données par objets : une application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Charlet &amp; M. Zacklad &amp; G. Kassel &amp; D. Bourigaul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances, évolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 11 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification à partir de cas et classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Charlet, Manuel Zacklad, Gilles Kassel, Didier Bourigault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances -- Évolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.357--369, 2000, collection technique et scientifique des télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gentle introduction to Relational Concept Analysis, Tutorial ICFCA 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de concepts et de relations en analyse relationnelle de concepts (ARC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.169--173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et objets: programmation ou représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995, pp.212-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery data topology with the closure structure. Theoretical and practical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mint: MDL-based approach for Mining INTeresting Numerical Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FixOut: an ensemble approach to fairer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Bhargava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Measure Selection for Categorical Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis for Identifying Biclusters with Coherent Sign Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Interlinking: the Seed of Knowledge Reconciliation in Pharmacogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la complexité des systèmes: apport de la fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems in oncology: Are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 Activity Report — Orpailleur Team (LORIA) : Knowledge Discovery and Knowledge Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Boudjeloud-Assala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LORIA UMR 7503 CNRS, INRIA, Université de LORRAINE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 Activity Report -- Orpailleur Team (LORIA) : Knowledge Discovery and Knowledge Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blansché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Boudjeloud-Assala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, CNRS, LORIA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational concept analysis for circular link key extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1.2, ELKER. 2021, pp.1-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoinformatics approaches to help antibacterial discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Nancy - Grand Est. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate link key extraction with formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1.1, ELKER. 2019, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Based View Access: A way to Create Views over SPARQL Query for Knowledge Discovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8591, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Heterogeneous Multidimensional Sequential Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8521, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing and Retrieval based on Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Measuring Similarity for Sequences of Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8086, INRIA. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Tolerance Relations in Concept Lattices - An application in Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7353, INRIA. 2010, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00508462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining in Numerical Data: Extracting Closed Patterns and their Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7416, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vertical Mining of Frequent Closed Itemsets and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Frequent Closures with Precedence Links and Associated Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6657, INRIA. 2008, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00322798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZART: A Multifunctional Itemset Mining Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoBib: an Ontology-Based System for the Management of a bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar D. Al-Sudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Alhulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Rare Association Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smooth introduction to symbolic methods for knowledge discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie de descripteurs UCD en astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global methodology for mining cohorts with biological and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis-Siest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2005, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining in reaction databases: extraction of knowledge on chemical functionality transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-049 || berasaluce04a, 2004, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic similarity measure for content-based classification of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-518 || al_hulou04c, 2004, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'association et &amp;quot;Paradoxe de Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-172 || cadot03b, 2003, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Knowledge Acquisition, a Study for Breast Cancer Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-027 || lieber03a, LORIA. 2003, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Edition and Maintenance Tools for a Semantic Portal in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-162 || daquin03b, 2003, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux techniques d'extraction automatique de règles dans les bases de données. Illustration sur des données issues d'un questionnaire sur les peurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Nahama-Fourguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-052 || cadot03a, 2003, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une optimisation de l'extraction d'un jeu de règles s'appuyant sur les caractéristiques statistiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-162 || cadot02a, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparison of Lattices of Topological Relations for Spatial Representation and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4321, INRIA. 2001, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis de relations topologiques et reconnaissance de structures spatiales sur images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A00-R-419 || le_ber00g, 2000, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and comparison of lattices of topological relations: Application to satellite image understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-214 || le_ber00c, 2000, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux logiques de descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3314, INRIA. 1997, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2909, INRIA. 1996, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations à objets et raisonnement par classification en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId847"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amedeo Napoli </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of link keys in resource description framework datasets based on pattern structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 161, pp.108978. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.108978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Causal Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.338-348. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2021.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183755v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering alignment relations with Graph Convolutional Networks: A biomedical case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SW-210452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of algorithms relating distributive lattices, median graphs, and Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.370-382. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2021.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mint: MDL-based approach for Mining INTeresting Numerical Pattern Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.108--145. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-021-00799-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid and exploratory approach to knowledge discovery in metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273 (SI), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link key candidate extraction with relational concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 273, pp.2-20. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO and PGxLOD: a reconciliation of pharmacogenomic knowledge of various provenances, enabling further comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziella Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Ringot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andon Tchechmedjiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (S4), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-019-2693-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Knowledge Discovery over Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.2-17. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Approximate-Matching Dependencies in Formal Concept Analysis with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.18-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mining Complex Sequential Data by Means of FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of General Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03081079.2015.1072925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Selection Methods for Early Predictive Biomarker Discovery Using Untargeted Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On measuring similarity for sequences of itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10618-014-0362-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering structural alerts for mutagenicity using stable emerging molecular patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lepailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poezevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci500611v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-to-one correspondence between potential solutions of the cluster deletion problem and the minimum sum coloring problem, and its application to P4 -sparse graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Bonomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Valencia-Pabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (6-8), pp.600-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Concept Stability a Measure for Pattern Selection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31, pp.918 - 927. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.05.344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering meets triadic concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Macko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.55 - 79. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-013-9379-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast compound algorithm for mining generators, closed itemsets, and computing links between equivalence classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.81 - 105. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-013-9372-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic approach to concept lattice-based information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.169 - 195. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-014-9403-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing functional dependencies in formal concept analysis with pattern structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72, pp.129 - 149. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-014-9400-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to the special issue on &amp;quot;Concept Lattice and their Applications&amp;quot; (CLA-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-013-9390-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the discovery of multidimensional patterns in healthcare trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (2), pp.283 - 305. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10844-014-0309-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes: a simple and efficient algorithm for building the AOC-poset of a binary relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 72 (1), pp.45-71. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-014-9418-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential adaptation: An operational approach to adaptation for solving numerical problems with CBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.103 - 114. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational Concept Analysis: Mining Concept Lattices From Multi-Relational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1), pp.81-108. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-012-9329-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00816300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized case-based reasoning and Semantic Web technologies applied to decision support in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (4), pp.425--449. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0269888913000027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional classification of genes using semantic distance and fuzzy clustering approach: Evaluation with reference sets and overlap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benabderrahmane Sidahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poch Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of computational biology and drug design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3/4), pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data with pattern structures in formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 181 (10), pp.1989-2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Mining Algorithm for the Evaluation of Bond Formability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vismara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lauren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (2), pp.221-239. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ci9003909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRegistry: Automatic extraction of metadata for biological database retrieval and discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Franiatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metadata, Semantics and Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.184--193. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMSO.2010.034043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de données imparfaites en utilisant l'analyse formelle de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fouille de données complexes - Complexité liée aux données multiples</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntelliGO: a new vector-based semantic similarity measure including annotation origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 11 (1), pp.588. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-11-588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Rare Association Rules Using the Minimal Rare Itemsets Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.219--238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00551503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse Formelle de Concepts au service de la construction et l'enrichissement d'une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Fouille de données complexes : avancées récentes, E-18, pp.133-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille des motifs les plus informatifs. Application à l'extraction de graphes en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.153-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-guided data preparation for discovering genotype-phenotype relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (Suppl 4), pp.S3. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-9-S4-S3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling adaptation of breast cancer treatment decision protocols in the Kasimir project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu D’aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.261--274. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-007-0070-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Galois lattice as a hierarchical structure for topological relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-007-9054-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de points de vue dans le système d'aide à la décision en cancérologie KASIMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (2-3), pp.143-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction et complétude d'un algorithme de recherche d'information par treillis de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Text Mining Methodology Using Association Rules Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, A Fusion of Foundations, Methodologies and Applications, 10 (5), pp.431--441. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00500-005-0504-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Knowledge Acquisition: a Case Study for Case-Based Decision Support in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (3/4), pp.161--176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00116888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis de concepts et ontologies pour interroger l'annuaire de sources de données biologiques BioRegistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Systèmes d'information spécialisés, 11 (1), pp.39-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Editing and Maintenance Tools for a Semantic Portal in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.619-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et interrogation de sources de données biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Extraction des connaissances : Etat et perspectives, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation des règles d'association en fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Extraction et gestion des connaissances (EGC'2005), 1, pp.263-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodologies de classification de règles d'association pour la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Fouilles de données complexes., E-4, pp.211--234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet et représentation, un couple en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.4.61-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure de similarité sémantique pour la classification de documents par le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Langages et modèles à Objets - LMO'04, 10 (2--3), pp.217--230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et représentation, un couple en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (4), pp.61-81. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.10.4.61-81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and comparison of lattices of topological relations for spatial representation and reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental and Theoretical Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (3), pp.331--371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Comparing Farm Maps using Graphs and Case-based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (9), pp.1073-1095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et les objets (objectif XML)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (3), pp.11--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spinning the semantic web: bringing the world wide web to its full potential par Dieter Fensel, James Hendler, Henry Lieberman and Wolfgang Wahlster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56-57, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantic web: year one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (6), pp.76-78. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2003.1249173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906610v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une optimisation de l'extraction d'un jeu de règles s'appuyant sur les caractéristiques statistiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (6), pp.631-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XML and Description Logics for Describing and Querying Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of an object-based system for representing and classifying spatial structures and relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (8), pp.751-773. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/jucs-008-08-0751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de treillis de relations topologiques pour l'interprétation d'images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (2), pp.215-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de connaissances par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19 (1-3), pp.387-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas et résolution de problèmes dans une représentation par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.9-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de relations et classification de structures spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (2), pp.441-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMOL : un système d'aide au suivi des travaux dirigés de chimie en premier cycle universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (1), pp.61-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (338)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarity: a Deep Ensemble for Visual Counterfactual Explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 32th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges (Belgium), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Patterns for Efficient Computation with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCEPTS 2025 - Second International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.178-194, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05205399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering with Stable Pattern Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariia Zueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint-Jacques de Compostelle, Spain. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering a Representative Set of Link Keys in RDF Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2024 - 24th International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Amsterdam, Netherlands. pp.53-68, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77792-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description Quivers for Compact Representation of Concept Lattices and Ensembles of Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2023 - 17th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Kassel, Germany. pp.127-142, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-35949-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delta-Closure Structure for Studying Data Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Data Mining, ICDM 2022, Orlando, FL, USA, November 28 - Dec. 1, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Xingquan Zhu, Sanjay Ranka, My T. Thai, Takashi Washio, and Xindong Wu editors, Nov 2022, Orlando, FL, USA, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDM54844.2022.00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Link Key Discovery in RDF Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2022 - 27e Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Université Lumière - Lyon 2, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the discovery and redundancy of link keys between two RDF datasets based on partition pattern structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2022 - 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tallinn, Estonia. pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Concise Representations of Concepts and Dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egor Dudyrev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2022 - The 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tallinn, Estonia. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner plongements de graphes et clustering pour l'alignement de connaissances pharmacogénomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé &amp; IA 2022 - Journée Santé et Intelligence Artificielle (Evènement affilié à PFIA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandwich: An Algorithm for Discovering Relevant Link Keys in an LKPS Concept Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2021 - 16th international conference on formal concept analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Strasbourg /Virtuel, France. pp.243-251, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77867-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Convolutional Neural Network for Robust Galaxy Ellipticity Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Arcelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2021 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bilbao, Spain. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Dataset Structure by Means of Delta-Classes of Equivalence. The Case of the Titanic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - 9th Workshop on What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal/Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LKSA : un algorithme de sélection de clés de liage dans des données RDF guidée par des paires de classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2021 - 21ème édition de la conférence "Extraction et Gestion des Connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.205-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach to Identifying the Most Predictive and Discriminant Features in Supervised Classification Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2021 - 26th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86982-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likely-Occurring Itemsets for Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - 9th Workshop on What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal/Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Redundant Link Keys in RDF Data: Preliminary Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2021 - 9th Workshop on What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal/Online, Canada. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Unintended Bias of ML Models on Tabular and Textual Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSAA 2021 - 8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porto (virtual event), Portugal. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multi-model Approaches to Pattern Set Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Starting AI Researchers' Symposium 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Neural Network based on Dropout Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Uncertainty in Machine Learning (WUML) at ECML-PKDD 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyke Hüllermeier; Sébastien Destercke, Sep 2020, N.A. (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Matching of $n$-ary Tuples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano / Virtual, Italy. pp.48-56, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining Multicriteria Decision Making with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Applications 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909383v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA and Knowledge Discovery (Tutorial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano/ Virtual, Italy. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of Link Keys in RDF Data Based on Pattern Structures: Preliminary Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2020 - The 15th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tallinn / Virtual, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps in the Representation of Concept Lattices and Median Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2020 - 15th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sadok Ben Yahia; Francisco José Valverde Albacete; Martin Trnecka, Jun 2020, Tallinn, Estonia. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making ML models fairer through explanations: the case of LimeOut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Bhargava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Analysis of Images, Social Networks, and Texts 2020 (AIST 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864059v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de mesures de similarité pour les données catégorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020 - 20ème édition de la conférence Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling scalability issues in mining path patterns from knowledge graphs: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOS 2020 - 1st International Conference on Algebras, Graphs and Ordered Sets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LimeOut: An Ensemble Approach To Improve Process Fairness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Bhargava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD International Workshop on eXplainable Knowledge Discovery in Data Mining (XKDD 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. pp.475-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gradual Discovery with Closure Structure of a Concept Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closure Structure: a Deeper Insight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Representation Context Based on Attribute Exploration Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2020 - 8th International Workshop "What can {FCA} do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei O. Kuznetsov; Amedeo Napoli; Sebastian Rudolph, Aug 2020, Santiago de Compostela/Virtual, Spain. pp.141--152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Constrained Clustering Algorithm Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On compression, learning & searching regularity in big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es journées scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Structures for Identifying Biclusters with Coherent Sign Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redescription mining for learning definitions and disjointness axioms in Linked Open Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Marburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de Concepts Formels, distributivité et modèles de graphes médians pour la phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA; LORIA; CNRS; Université de Lorraine, Sep 2019, Nancy, France. pp.147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Pattern Mining Through Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCC 2019 - 2019 Data Compression Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Snowbird, United States. pp.112-121, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DCC.2019.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162927v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Coupling FCA and MDL in Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des Pattern Structures à la découverte de biclusters à changements de signes cohérents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France. pp.285-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements About Exploratory, Knowledge-Based, Hybrid, and Explainable Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.3-16, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21462-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Entropy in Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2019 - XXVIe Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Reconciliation with Graph Convolutional Networks: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DL4KG2019 - Workshop on Deep Learning for Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Approach to Biclustering Based on Formal Concept Analysis and Interval Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS 2019 - 22nd International Conference on Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guided walk into link key candidate extraction with relational concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2019 - 18th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Redescriptions and Formal Concept Analysis for Mining Definitions Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Francfort, Germany. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Майнинг множеств признаков на основе сжатия: вероятностный подход</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 17th Russian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russian Association of Artificial Intelligence; Institute of Control Sciences Academician VA Trapeznikov; Ulyanovsk State Technical University; Federal Research Center “Computer Science and Control”, Oct 2019, Ulyanovsk, Russia. pp.164-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Feature Selection Method based on Tree Decomposition of Correlation Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEG@ECML-PKDD 2019 - The third International Workshop on Advances in Managing and Mining Large Evolving Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling Representation Contexts with Attribute Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - 15th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.307-314, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21462-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding median graphs into minimal distributive ∨-semi-lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFMCP 2019 - 8th International Workshop on New Frontiers in Mining Complex Patterns in conjunction with ECML-PKDD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Wùzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkex: A Tool for Link Key Discovery Based on Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacira Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2019 - workshop on Applications and tools of formal concept analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Frankfurt, Germany. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Study on What MDL Can Do for FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Based on FCA and Partition Pattern Structures for Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2018 - XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Как улучшить оценку множеств признаков с помощью принципа минимальной длины описания</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCAI-2018 - Russian Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Pattern Mining within Formal Concept Analysis for Analyzing Visitor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2018 - 34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDL for FCA: is there a place for background knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI ECAI 2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois approches pour classifier les données du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA/RJCIA 2018 - Conférence Nationale d'Intelligence Artificielle et Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Concept Annotation and Pattern Structures for Guiding Ontology Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Mining within Formal Concept Analysis for Analyzing Visitor Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2018 - 13th International Workshop on Semantic and Social Media Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois approches pour classifier les données du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC 2018 - XXVèmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Based on FCA and Partition Pattern Structures for Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of MDL in the Mining of Numerical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Russian-French seminar on Big Data applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Based on FCA and Partition Pattern Structures for Recommendation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFMCP 2018 - 7th International Workshop on New Frontiers in Mining Complex Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les catégories de DBpedia avec des règles d'associations et des redescriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Covers of Functional Dependencies using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic. pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Achieving Distributivity in Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic. pp.291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la distributivité d'un treillis de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Namir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2018 - Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Approaches for Mining Definitions from Relational Data in the Web of Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI@IJCAI2018 - 6th International Workshop "What can FCA do for Artificial Intelligence"?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Pattern Mining using FCA and Pattern Structures for Analyzing Visitor Trajectories in a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2018 - The 14th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Olomouc, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Sequence Mining Using Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2017 - 14th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peggy Cellier and Sébastien Ferré, Jun 2017, Rennes, France. pp.106-121, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59271-8_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Meaningful Orderings in the Web of Data to Multi-level Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Warsaw, Poland. pp.622-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Classifying the Content of the Web of Data Based on FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2017 - 23rd International Symposium on Methodologies for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Subsample-Stable Graph Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM 2017 - 17th IEEE International Conference on Data Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, New Orleans, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using formal concept analysis for checking the structure of an ontology in LOD: the example of DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lezoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Methodologies for Intelligent Systems, ISMIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Warsaw university of technology, Jun 2017, Warsaw, Poland. pp.674-683, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60438-1_66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-phase preference disclosure in attributed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2017 - 28th International Conference on Database and Expert Systems Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France. pp.249-263, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-64468-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGxO: A very lite ontology to reconcile pharmacogenomic knowledge units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Jonquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods, tools &amp; platforms for Personalized Medicine in the Big Data Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.3140v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593184v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walk the line: Toward an efficient user model for recommendations in museums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Osche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Castagnos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Naudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Semantic and Social Media Adaptation and Personalization (SMAP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Thessaloniki, Greece. pp.83 - 88, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SMAP.2016.7753389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Data Mining Approach for the Identification of Biomarkers in Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Mining Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FCA4AI - 5th Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Fuzzy FCA and Pattern Structures are connected?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop "What can FCA do for Artificial Intelligence?" (FCA4AI'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online link disclosure strategies for social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de réduction de dimensionnalité pour l'agrégation de préférences qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Francophones Extraction et Gestion des Connaissances, EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Classification of Web of Data based on Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Exploration over Concept Lattices with LatViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Nguyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence, Software Demo Track.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the Formalization of Order-like Dependencies using FCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dimensionality Reduction Approach for Qualitative Preference Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Brabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labernia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Aggregation and Structures (ISAS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LatViz: A New Practical Tool for Performing Interactive Exploration over Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Nguyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA 2016 - Thirteenth International Conference on Concept Lattices and Their Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Domain Knowledge Model Based on a Concept Lattice Integrating Expert Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Thao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Thirteenth International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.349--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Knowledge Discovery Approach for Mining Predictive Biomarkers in Metabolomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Riva del garda, Italy. pp.572 - 587, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46128-1_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Order-like Dependencies with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Concept Lattices and Their Applications (CLA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscou, Russia. pp.123-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Scaling of Fuzzy FCA to Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Concept Lattices and their Applications (CLA2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps Towards Interactive Formal Concept Analysis with LatViz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhu Nguyen Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th International Workshop "What can FCA do for Artificial Intelligence"? co-located with the European Conference on Artificial Intelligence ECAI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Pattern Structure Projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Formal Concept Analysis - ICFCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.200--215, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19545-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Towards Classifying and Navigating RDF data based on Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Workshop on Formal Concept Analysis and Applications 2015 co-located with 13th International Conference on Formal Concept Analysis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Definitions from RDF Annotations Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Pattern Structures for Structured Attribute Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alibek Sailanbayev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelfth International Conference on Concept Lattices and Their Applications Clermont-Ferrand, France, October 13-16, 2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Pattern Structures of Syntactic Trees for Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artuur Leeuwenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Formal Concept Analysis - ICFCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.153--168, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19545-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Lattices for Knowledge Discovery and Knowledge Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Conference on Artificial Intelligence, Natal, Brazil (BRACIS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Magaly de Paula Canuto (UFRN), Nov 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RV-Xplorer: A Way to Navigate Lattice-Based Views over RDF Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Osmuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twelfth International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Knowledge Discovery with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Information Technology, Services and Systems (AIT2S-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Settat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Complex and Large Data with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information (COSI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rachid Nourine, Jun 2015, Oran, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Exploration over RDF Data using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Structures and Concept Lattices for Data Mining and Knowledge Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases - European Conference, ECMLPKDD 2015, Porto, Portugal, September 7-11, 2015, Proceedings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Porto, Portugal. pp.227-231, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23461-8_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging DBpedia Categories and DL-Concept Definitions using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Workshop "What can FCA do for Artificial Intelligence?", FCA4AI 2015, co-located with the International Joint Conference on Artificial Intelligence (IJCAI 2015), Buenos Aires, Argentina.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-assisted Cyber Threat Analysis using Conceptual Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Betarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2015 - Workshop What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.75 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Generation of Best Interval Patterns for Nonmonotonic Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Porto, Portugal. pp.157-172, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23525-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis and Information Retrieval – A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference in Formal Concept Analysis - ICFCA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nerja, Spain. pp.61-77, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19545-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Related FCA Methods for Mining Biclusters of Similar Values on Columns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Concept Lattices and Their Applications, Kosice, Slovakia, October 7-10, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Stability as a Tool for Pattern Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2014. What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Praque, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Heterogeneous Multidimensional Sequential Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Based Views over SPARQL Query Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 1st Workshop on Linked Data for Knowledge Discovery co-located with European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Views with Formal Concept Analysis for Understanding SPARQL Query Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Eleventh International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Evaluating Interestingness Measures for Closed Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Starting AI Researcher Symposium (STAIRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Prague, Czech Republic. pp.71 - 80, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-421-3-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Database Dependencies with FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference, Analysis of Images, Social Networks and Texts (AIST 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Yekaterinburg, Russia. pp.3 - 14, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-12580-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposition for Combining Pattern Structures and Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis - 12th International Conference, ICFCA 2014, Cluj-Napoca, Romania, June 10-13, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cluj-Napoca, Romania. pp.96 - 111, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07248-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Estimates of Concept Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Formal Concept Analysis (ICFCA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cluj-Napoca, Romania. pp.157 - 172, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-07248-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-based biclustering using Partition Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2014 - 21st European Conference on Artificial Intelligence, 18-22 August 2014, Prague, Czech Republic - Including Prestigious Applications of Intelligent Systems (PAIS) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bicluster enumeration using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What formal concept analysis can do for artificial intelligence? (FCA4AI 2014) Workshop at ECAI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Based View Access: A way to Create Views over SPARQL Query for Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence? (Third FCA4AI Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Pattern Structures for Analyzing Ontology-Based Annotations of Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Similarity Dependencies with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Concept Lattices and their Applications - CLA 2013,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karell Bertet, 2013, La Rochelle, France, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Correspondence between FCA and ELI Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC - The 12th International Semantic Web Conference - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The representation of sequential patterns and their projections within Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Notes for LML (PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une mesure de similarité pour les séquences complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.335-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pattern structures to support information retrieval with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "What can FCA do for Artificial Intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Projections of Sequential Pattern Structures (with an application on care trajectories)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth International Conference on Concept Lattices and Their Applications - CLA'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using pattern structures for analyzing ontology-based annotations of biomedical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Domenach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées d'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.97--106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healtcare Trajectory Mining by Combining Multi-dimensional Component and Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFMCP: New Frontiers in Mining Complex Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37382-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00732661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCA and pattern structures for mining care trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FCA4AI, "What FCA can do for artificial intelligence?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on the Correspondence between FCA and ELI Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA - The Tenth International Conference on Concept Lattices and Their Applications - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundness and Completeness of Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2013 - 11th International Conference on Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dresden, Germany. pp.228-243, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38317-5_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00833506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual-KDD approach and its application to cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Stanley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L3i laboratory, University of La Rochelle, Oct 2013, La Rochelle, France. pp.163-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice Based Data Access (LBDA): An Approach for Organizing and Accessing Linked Open Data in Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DMoLD'13 - Data Mining on Linked Data Workshop (ECML/PKDD, 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FCA Framework for Knowledge Discovery in SPARQL Query Answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melisachew Wudage Chekol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for mining care trajectories for chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nuemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIME 2013 - 14th Conference on Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What can FCA do for Artificial Intelligence (FCA4AI) (ECAI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Classification by Means of Jumping Emerging Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI: International Workshop "What can FCA do for Artificial Intelligence?" - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vertical Mining of Minimal Rare Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA - The Ninth International Conference on Concept Lattices and Their Applications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fuengirola, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis Applied to Transcriptomic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ninth International Conference on Concept Lattices and Their Applications - CLA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fuengirola (Málaga), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to semantic indexing and retrieval based on FCA - An application to song datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the conference on concept lattices and their applications (CLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Classification Approach based on FCA and Emerging Patterns - An application for the classification of biological inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Asses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA'12: The Ninth International Conference on Concept Lattices and Their Applications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fuengirola, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic querying of data guided by Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis for Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healthcare trajectory mining by combining multidimensional component and itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML-PKDD 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom. p. 116 - p. 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Relationnelle de Concepts: Une approche pour fouiller des ensembles de données multi-relationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LATECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, 2012, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Functional Dependencies with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Concept Lattices and Their Applications - CLA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis for the Interpretation of Relational Learning applied on 3D Protein-Binding Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on Knowledge Discovery and Information Retrieval - KDIR 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes: an efficient algorithm for building Galois sub-hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sigayret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Fuengirola, Málaga, Spain. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00743882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding minimal rare itemsets in a depth-first manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Formal Concept Analysis for Artificial Intelligence (FCA4AI), Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical information fusion: Lattice of answers with supporting arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Tools with Artificial Intelligence - ICTAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Boca-Raton, United States. pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Biclusters of Similar Values with Triadic Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Macko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner Meira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying Relational Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Azmeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nancy, France. pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00646409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Numerical Pattern Mining with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIAF - Cinquièmes Journées de l'Intelligence Artificielle Fondamentale - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking a new semantic similarity measure using fuzzy clustering and reference sets: Application to cancer expression data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances - EGC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Mining of Iceberg Lattices: A Modular Approach Using Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Boc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FCA-based analysis of sequential care trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Concept Lattices and their Applications - CLA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Nancy Grand Est - LORIA, Oct 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Data Analysis and Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIeme Rencontres de la Société Francophone de Classification - SFC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MAPMO - LIFO Orléans, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining for Reengineering: an Application to Semantic Wikis using Formal and Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blansché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Semanic Web: Research and Applications - 8th Extended Semantic Web Conference, ESWC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Heraklion, Crete, Greece. pp.421--435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based functional classification of genes: evaluation with reference sets and overlap analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The second workshop on Integrative Data in Systems Biology held in conjunction with the IEEE BIBM 2011 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Numerical Pattern Mining with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty second International Joint Conference on Artificial Intelligence - IJCAI 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00584371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biclustering Numerical Data in Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Formal Concept Analysis - ICFCA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nicosia, Cyprus. pp.135-150, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20514-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symbolic Galois Lattices with Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prakhar Agarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Rough Sets, Fuzzy Sets and Granular Computing - RSFDGrC-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Moscou, Russia. pp.191-198, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21881-1_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'imperfections des indicateurs agri-environnentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manifestation des Jeunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of domain knowledge for dimension reduction: application to mining of drug side effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bresso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gino Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sinan Karaboga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Discovery and Information Retrieval - KDIR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser la fusion d'informations par l'Analyse Formelle de Concepts (LFA 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSAT : École Nationale Supérieure des Sciences Appliquées et de Technologie (Lannion), Nov 2010, Lannion, France. pp.133--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la fusion d'information avec l'analyse formelle de concepts (LFA 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Enssat, Nov 2010, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00610749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Minimal Rare Itemsets and Rare Association Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Knowledge Science, Engineering and Management (KSEM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belfast, Northern Ireland, UK, United Kingdom. pp.16--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Domain Knowledge to Guide Lattice-based Complex Data Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Conference on Artificial Intelligence - ECAI 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Lisbon, Portugal. pp.847--852, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Coron System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marcuola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Villerd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Formal Concept Analsis - ICFCA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Agadir, Morocco. pp.55--58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and How Knowledge Discovery Can Be Useful for Solving Problems with CBR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning. Research and Development, 18th International Conference on Case-Based Reasoning, ICCBR 2010, Alessandria, Italy, July 19-22, 2010. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Alessandria (Italie), France. pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding tolerance relations in formal concept analysis: an application in information fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Conference on Information and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toronto, Canada. pp.1689-1692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances de domaine et treillis de concepts pour l'exploration progressive de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21es Journées francophones d'Ingénierie des Connaissances - IC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.233 - 244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488034v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de deux méthodes de classification pour la construction de treillis de concepts à partir de données numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence en Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la fusion d'information avec l'analyse formelle de concepts (JIAF 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Intelligence Artificielle Fondamentale (JIAF 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coron : Plate-forme d'extraction de connaissances dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ducatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marcuola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème conférence en Reconnaissance des Formes et Intelligence Artificielle - RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France. pp.883-884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude sur la mise en forme de patrons de conception pour les ontologies avec l'analyse formelle de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO 2010 : Langages et Modèles à Objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France. pp.83-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00534516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for Discovering Knowledge Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.223-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00531802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Complementary Classification Methods for Designing a Concept Lattice from Interval Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Information and Knowledge Systems, 6th International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Sofia, Bulgaria. pp.345-362, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-11829-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données numériques par treillis de concepts basée sur une similarité symbolique/numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone de Classification - SFC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Saint-Denis de la Réunion, France. pp.99-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Information Fusion with Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Prade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference Modeling Decisions for Artificial Intelligence (MDAI 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Perpignan, France. pp.104-115, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16292-3_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation temporelle qualitative de recettes de cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTE 2010 - atelier associé à la conférence RFIA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-machine Collaboration for Enriching Semantic Wikis using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blansché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Semantic Wikis Linking Data and People - SemWiki2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mining of numerical data with Formal Concept Analysis and similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two FCA-Based Methods for Mining Gene Expression Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis, 7th International Conference, ICFCA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Darmstadt, Germany. pp.251-266, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-01815-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse formelle de concepts pour l'extraction de connaissances dans les données d'expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vertical Mining of Frequent Closures and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Intelligent Data Analysis - IDA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Lyon, France. pp.393--404, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03915-7_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00618805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données transcriptomiques: Modélisation floue de profils d'expression différentielle et analyse fonctionnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidahmed Benabderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIIième congrès Informatique des Organisations et Systèmes d'information et de décision - INFORSID 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT-Toulouse, May 2009, Toulouse, France. pp.413-428</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00394530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic Approach to Represent and Propagate Imprecision in Agri-Environmental Indicator Assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Joint 2009 International Fuzzy Systems Association World Congress and 2009 European Society of Fuzzy Logic and Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lisbonne, Portugal. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00606318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une algèbre temporelle pour la représentation et l'adaptation de recettes de cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Séminaire Raisonnement à partir de Cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.141-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de données numériques par treillis de concepts et structures de patrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l'Intelligence Artificielle Fondamentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Model of Most Informative Patterns and Its Application to Knowledge Extraction from Graph Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference, ECML PKDD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bled, Slovenia. pp.205-220, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04174-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From data to knowledge through collaboration: bridging Wikis and Knowledge Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Graça Pimentel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLIBRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bento Gonçalves, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Meilender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments de réflexion sur les composants d'ontologies et leur manipulation par RàPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ième séminaire sur le raisonnement à partir de Cas, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.107-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse formelle de concepts pour l’extraction de connaissances dans les données d’expression de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC’2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.439-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de l'extraction des graphes informatifs. Application à l'extraction de connaissance à partir de bases de réactions chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle - RFIA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la théorie de possibilités pour calculer un indicateur agri-environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la conférence : Rencontres francophones sur la Logique Floue et ses Applications - LFA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lens, France. pp.390-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for an Interactive Ontology Design Process based on Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Formal Ontology in Information Systems - FOIS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Saarbrücken, Germany. pp.311-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétraitement des bases de données de réactions chimiques pour la fouille de schémas de réactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Sophia-Antipolis, France. pp.547-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the discovery of itemsets with significant variations in gene expression matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification and Data Analysis Group of the Italian Statistical Society - SFC - CLADAG 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of social communities with iceberg and stability-based concept lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Formal Concept Analysis - ICFCA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Montréal, Canada. pp.258-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PACTOLE: A methodology and a system for semi-automatically enriching an ontology from a collection of texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Conceptual Structures ICCS'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.203-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00315530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hybrid Algorithm for Mining Frequent Closures and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Concept Lattices and Their Applications (CLA '08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palacky University (Olomouc) and State University of New York (Binghampton), Oct 2008, Olomouc, Czech Republic. pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for mining and interpreting patient flows within a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Concept Lattices and Their Applications - CLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78921-5_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis: A unified framework for building and refining ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Knowledge Engineering and Knowledge Management - EKAW 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Acitrezza, Catania, Italy. pp.156-171, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87696-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Iceberg Lattices from Frequent Closures Using Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Discovery Science - DS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Budapest, Hungary. pp.136-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00331524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue-Uberall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.International Conference on Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-Valued Concept Lattices for Conceptual Clustering and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference in Artificial Intelligence - ECAI 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.127-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRegistry: Automatic Extraction of Metadata for Biological Database Retrieval and Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Franiatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international workshop on Ressource Discovery (RED), Joint to iiWAS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Learning from Text using Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International MCETECH Conference on e-Technologies - MCETECH 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Refinement through Role Assertion Analysis: Example in Pharmacogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smail-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Workshop on Description Logics - DL2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Bentebibel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Classifying Vertices of Labeled Graphs Applied to Knowledge Discovery from Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Patras, Greece. pp.147-151, </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-58603-891-5-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Attribute Dependencies for Lattice-Based Querying and Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Conceptual Structures - ICCS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Formal Concept Analysis for the Extraction of Groups of Co-expressed Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Metz, France. pp.439-449, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Elements on Knowledge Discovery guided by Domain Knowledge (KDDK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Concept Lattices and Applications - CLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet, Tunisia. pp.22--41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Intervals of Graphs to Extract Characteristic Reaction Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Polaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Budapest, Hungary. pp.210-221, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88411-8_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances à partir de données relationnelles avec l'analyse formelle de concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e congrès francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle - RFIA'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00322059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'ontologie à partir de corpus de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées Extraction et Gestion des Connaissances - EGC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text-based ontology construction using relational concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Ontology Dynamics - IWOD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances d'adaptation par analyse de la base de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées francophones "Extraction et Gestion des Connaissances" - EGC'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Namur/Belgique, pp.751-760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00127195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZART: A Multifunctional Itemset Mining Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Concept Lattices and Their Applications (CLA '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.26--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Proposal for Combining Formal Concept Analysis and Description Logics for Mining Relational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFCA 2007 - 5th International Conference Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Clermont-Ferrand, France. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie à partir d'un corpus de textes avec l'ACF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rokia Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delecroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Rare Itemset Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE International Conference on Tools with Artificial Intelligence (ICTAI '07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Patras, Greece. pp.305--312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00189424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Frequent Most Informative Subgraphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mining And Learning With Graphs (MLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Base Mining for Adaptation Knowledge Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lafrogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twentieth International Joint Conference on Artificial Intelligence - IJCAI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Hyderabad, India. pp.750-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00127347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'attributs inter-dépendants pour la recherche d'information par treillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances - IC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.109-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance sémantique entre concepts définis en ALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zied Maala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone Langages et modèles à objets - LMO 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France. pp.117--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-guided Data Preparation for Discovering Genotype-Phenotype Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Tools and Applications in Biology: A Semantic Web for Bioinformatics - NETTAB 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'extraction de motifs rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ièmes rencontres de la Société Francophone de Classification - SFC-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Metz, France. pp.157--162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de graphes dans les bases de données réactionnelles au service de la synthèse en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Francophones "Extraction et gestion des connaissances" - EGC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.517-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00092783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantiation of relations for semantic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 IEEE/WIC/ACM International Conference on Web Intelligence - WI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hong Kong Baptist University, Dec 2006, Hong Kong, China. pp.463-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de filières de soins dans le traitement du cancer A l'aide des motifs fréquents et treillis de Galois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Journnées EMOIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer patient flows discovery in DRG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Maastricht/Pays-bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoBib: an Ontology-Based System for the Management of a bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar D. Al-Sudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memories - ECAI'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00081377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une première formalisation de la phase d'élaboration du raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème atelier francophone de raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'implantation d'un moteur d'inférences pour une logique de descriptions avec domaine concret flou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cojan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications - LFA-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR-Explorer: A sound and complete FCA-based retrieval algorithm (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Formal Concept Analysis - ICFCA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Dresden/Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning Within Semantic Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Artificial Intelligence: Methodology, Systems and Applications - AIMSA'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varna/Bulgarie, pp.190--200, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00112090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BR-Explorer: An FCA-based algorithm for Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference On Concept Lattices and Their Applications - CLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Hammamet/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Knowledge Discovery from a Case Base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lafrogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.795--796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'extraction de motifs rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petronin Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.499-510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for annotation, semantic similarity and classification of textual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Conference on Artificial Intelligence: Methodology, Systems, Applications - AIMSA 2006. AI, people and the web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Varna, Bulgaria. pp.201-212, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11861461_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00102585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie de descripteurs UCD en astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e journées francophones d'Ingénierie des connaissances - IC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-driven Data Integration for Pharmacogenomics: Application to Genome Variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes : Biologie, Informatique et Mathématiques - JOBIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Bioinformatique de Bordeaux (CBiB), Jul 2006, Bordeaux/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation sémantique de pages web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes journées francophones "Extraction et Gestion de Connaissances" - EGC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chabane Djeraba; Université des Sciences et Technologies de Lille; LIFL, Jan 2006, Lille, France. pp.305-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00079378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-Converter: an Ontology-Based solution to Reconcile Heterogeneous SNP Descriptions for Pharmacogenomic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Data Integration in the Life Sciences 2006 - DILS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, European Bioinformatics Institute (EBI), Hinxton/UK</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la place du RàPC dans trois domaines de recherche actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ième Atelier de Raisonnement à Partir de Cas - RàPC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSMM, Université de Besançon, 2006, Besançon, France. pp.3--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suggested Ontology for Pharmacogenomics (SO-Pharm): Modular Construction and Preliminary Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of International Workshop on Knowledge Systems in Bioinformatics - KSinBIT'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00089824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-Ontology for semantic integration of genomic variation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Benlian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Annual International Conference on Intelligent Systems for Molecular Biology - ISMB'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Fortaleza/Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00067863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORON: A Framework for Levelwise Itemset Mining Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Formal Concept Analysis - ICFCA '05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Lens/France, pp.110--113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des données de la cohorte STANISLAS par des techniques de fouille de données numériques et symboliques utilisées seules ou en combinaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis-Siest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Fouille de Données Complexes dans un Processus d'Extraction des Connaissances - EGC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris/France, pp.73--76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données biomédicales complexes : extraction de règles et de profils génétiques dans le cadre de l'étude du syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis-Siest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques - JOBIM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.169-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, comparaison et interprétation d'organisations spatiales agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Osty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque "Société de l'information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France. pp.194--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized Case-Based Reasoning for the Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Semantic Web Conference - ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Galway/Irelande, pp.142-155, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11574620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une utilisation du critère pessimiste de Wald pour aider à la décision à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Atelier Raisonnement à partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis de concepts et ontologies pour l'interrogation d'un annuaire de sources de données biologiques (BioRegistry)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIIIème congrès Informatique des Organisations et Systèmes d'information et de décision - INFORSID 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations, structures et objets : quelques variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.177—190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge extraction from webpages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Tenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Knowledge Markup and Semantic Annotation (SemAnnot 2005) located at the 4rd International Semantic Web Conference ISWC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Siegfried Handschuh; Thierry Declerck; Marja-Riitta Koivunen, Nov 2005, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying a Bioinformatic Data Sources Registry with Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference on Conceptual Structures - ICCS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Kassel, Germany. pp.323-336, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11524564_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode sémantique pour la classification et l'interrogation de sources de données biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2005 - Atelier Modélisation des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux méthodes de classification de règles d'association en fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées de la Société Francophone de Classification - SFC-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal UQAM, Apr 2005, Montréal/Canada, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioRegistry : a structured metadata repository for bioinformatic databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on Computational Life Science - CompLife 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Konstanz, Germany, pp.46-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de connaissances pour l'aide à la recherche documentaire fondée sur le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées d'Extraction et de Gestion des Connaissances - EGC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Clermont Ferrand, France, pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment on Mining Chemical Reaction Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCO 2004 - Modelling, Computation and Optimization in Information Systems and Management Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Metz, France. pp.535-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de quelques logiques de descriptions floues et de formalismes apparentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications - LFA'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nantes, France, pp.255-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organisation and information retrieval with Galois lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Engineering Knowledge in the Age of the Semantic Web (EKAW 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Whittlebury Hall, UK, pp.511--512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une acquisition automatique de connaissances d'adaptation par examen de la base de cas --- une approche fondée sur des techniques d'extraction de connaissances dans des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Atelier de Raisonnement à Partir de Cas - RàPC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Université Paris Nord, Villetaneuse, France, pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organisation and information retrieval based on Galois lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling, Computation and Optimization in Information Systems and Management Sciences - MCO '04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Metz, France, pp.611-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent access to genomic sources on the web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shazia Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Semantic Web for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Cambridge, Massachusetts USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les treillis de Galois pour l'organisation et la gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres de la Société Francophone de Classification - SFC '04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bordeaux, France, pp.153--164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge organisation and information retrieval using Galois lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Knowledge Management and Organizational Memories - ECAI 2004 (16th European Conference on Artificial Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Valencia, Spain, pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experiment on Knowledge Discovery in Chemical Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Principles and Practice of Knowledge Discovery in Databases - PKDD 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italia, pp.39--51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support and Knowledge Management in Oncology using Hierarchical Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Symposium on Computerized Guidelines and Protocols - CGP-2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Silvia Miksch and Samson W. Tu, 2004, Prague, Czech Republic, pp.16--30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-based Selection of Association Rules for Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Janetzko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Kennke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16h European Conference on Artificial Intelligence - ECAI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCAI, 2004, Valencia, Spain, pp.485-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction d'un jeu de règles d'association par des méta-règles issues de la logique de &amp;quot;sens commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Di Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'Extraction et de Gestion des Connaissances - EGC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Hébrail and L. Lebart and J.-M. Petit, 2004, Clermont-Ferrand, France. pp.353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiment on knowledge discovery in chemical databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PKDD 2004 - 8th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.39-51, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-30116-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasimir : portail sémantique pour la gestion des connaissances en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second séminaire francophone du Web Sémantique Médical - WSM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rouen, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de règles d'association par un modèle de connaissances pour la fouille de textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietmar Janetzko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage - CAp 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Montpellier, France, pp.191-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation de points de vue pour le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets - LMO'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lille, France, pp.245-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasimir : gestion de connaissances décisionnelles en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation et pilotage des systèmes de Connaissances et de Compétences dans les Entreprises Industrielles - C2EI'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to detect Interactions Involving Lipid Genes by Combining Data Mining and Statistics in the STANISLAS Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Prospective - Santorini Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Santorini, Greece, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining in reaction databases. Extraction of knowledge on topology-based and functionality-based transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Lilly Distinguished Lectureship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alain Krief, Nov 2003, Namur, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'association et interaction entre variables binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de la Société Francophone de Classification - SFC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yadolah Dodge et Giuseppe Melfi, 2003, Neuchatel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and representing structures for analyzing spatial organization in agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Conceptual Structures - ICCS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Dresden, Germany, pp.215--228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un Web sémantique en cancérologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée Web sémantique médical - WSM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'informatique médicale de Rennes, Mar 2003, Rennes, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de fouille de textes s'appuyant sur l'extraction de motifs fréquents et de règles d'association</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d'Apprentissage (CAp'03), dans le cadre de la plate-forme (AFIA'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Intelligence Artificielle et ESIEA Recherche, Jul 2003, Laval, France, pp.61-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Galois lattices of topological relations: design, comparison and use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'informatique Messine - JIM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Metz, France, pp.55--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Text Mining Methodology Using Frequent Itemsets and Association Rule Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'informatique Messine - JIM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. SanJuan, Sep 2003, Metz, France, pp.285--294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first experiment on the STANISLAS cohort using closed frequent pattern search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology - ECCB'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour la modélisation et la représentation de structures spatiales agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets - LMO'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vannes, France, pp.197-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouille de données dans des bases de données de réactions : extraction de connaissances sur les méthodes de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacques Goupy, Dec 2003, Paris, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition of Adaptation Knowledge for Breast Cancer Treatment Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Artificial Intelligence in Medicine in Europe2003 - AIME 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Protaras, Chypre, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mesure de similarité sémantique pour raisonner sur des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Nationales sur les Modèles de Raisonnement - JNMR'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DL for a Case-Based Explanation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - DL'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, pp.203-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des logiques de descriptions pour la représentation des structures spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CASSINI 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Presqu'île de Crozon, France, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kasimir Project: Knowledge Management in Cancerology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Thomesse, 2002, Nancy, France, pp.125--127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et comparaison de deux techniques d'extraction automatique de règles dans une base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and comparison of lattices of topological relations based on Galois lattice theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eight International Conference on Principles of Knowledge Representation and Reasoning - KR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France, pp.37--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining XML and DL for describing and querying documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - DL'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme XML pour représenter des documents et leur contenu pour la mise en oeuvre du Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Medina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Web sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Ivry, France, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de connaissances à partir de bases de données de réactions en chimie organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2002 - 13es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jun 2002, Rouen, France. pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three knowledge representation formalisms for content-based representation of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al-Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Medina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. KR 2002 workshop on Formal ontology, knowledge representation and intelligent systems for the world wide web (SemWeb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France. No pagination</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation multi-points de vue des connaissances pour l'adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème séminaire français de raisonnement à partir de cas - RàPC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Christine Jaulent and Christel Le Bozec and Eric Zapletal, May 2002, Paris, France, pp.23--31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first study of the central role of the analyst in the knowledge discovery process in biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Taouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session at the 10th International Conference on Intelligent Systems for Molecular Biology - ISMB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Edmonton, Canada, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three knowledge representation formalisms for content-based manipulation of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Semantic Web - SemWeb@KR2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2002, Toulouse, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based Representation and Classification of Spatial Structures and Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Tools with Artificial Intelligence - ICTAI'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Washington DC, Etats-Unis d'Amerique, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and comparing maps with graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Spatial and Temporal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Galois lattice for qualitative spatial reasoning and representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Advances in Formal Concept Analysis for Knowledge Discovery in Databases - FCAKDD'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution d'une hiérarchie de classes par interclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rapicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets, LMO'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Godin and I. Borne, 2001, Le Croisic, France, pp.215-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et modélisation de connaissances d'adaptation, une étude pour le traitement du cancer du sein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées ingénierie des connaissances - IC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France, pp.409-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et les systèmes de représentation de connaissances par objets pour la gestion de données semi-structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Extraction et de Gestion des Connaissances - EGC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme pour la phase d'adaptation du raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales sur les modèles de raisonnement - JNMR'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Arras, France, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des structures prédicatives à partir des textes, vers une indexation conceptuelle des textes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Chakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plate-forme AFIA / Atelier raisonnement partir de cas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, 2001, Grenoble, France, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le raisonnement à partir de cas pour l'identification de rôles sémantiques dans des énoncés en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairouz Chakkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire RàPC-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, none</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Classification-Based Reasoning and Semi-Structured Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the International Federation of Classification Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences de Namur, 2000, Namur, Belgique, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : un formalisme de représentation intermédiaire entre données semi-structurées et représentations par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et Modèles à Objets - LMO'00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montréal, Canada, pp.75--90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une proposition pour la représentation de structures dans un système de représentation de connaissances par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Bognar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances - Ic-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Aussenac-Gilles, 2000, Toulouse, France, pp.145-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of spatial relations and structures in object-based knowledge representation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI Workshop on Current Issues in Spatio-Temporal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm for Adaptation in Case-based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Artificial Intelligence - ECAI'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berlin, Germany, pp.45-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can XML do for information retrieval on the WEB?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Workshop on Knowledge Representation meets Databases - KRDB'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Berlin/Germany, pp.101--114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de reconnaissance d'organisations spatiales agricoles sur images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle - RFIA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRIF-AFIA, 2000, Paris, France, pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objects and Classification: A Natural Convergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP: European Conference on Object-Oriented Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sophia Antipolis, France. pp.123-137, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44555-2_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets semi-structurés, classes polythétiques et classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes journées de la Société Francophone de Classification - SFC'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria, 1999, Nancy, France, pp.299-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Unified Theory of Adaptation in Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Case-Based Reasoning - ICCBR'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Seeon Monastery, Germany, pp.104-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification problems in object-based representation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - Dl'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrick lambrix, 1999, Linkoepings Universitet, Sweden, pp.169-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une théorie unifiée de l'adaptation en raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ingénierie des Connaissances - IC'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects classificatoires des systèmes à objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Le Ber &amp; J.F. Mari &amp; A. Napoli &amp; A. Simon, 1999, Nancy, France, pp.45--52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Viewpoints in an Object-Based Representation System for Knowledge Discovery in Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Reuse &amp; Integration - IRI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Society for Computers &amp; Their Applications, ISCA, 1999, Atlanta, USA, pp.104--108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation par objets et classification pour le raisonnement à partir de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFCET - RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont-Ferrand, 1998, Clermont-Ferrand, France. pp.345-354 (tome III)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Component Technology: How Could it Help the Biological Data Analysis Task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maigret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objects in Bioinformatics (OIB-98)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A.J. Robinson, 1998, Cambridge, UK, pp.2-4 (Poster abstract)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Case-Based Reasoning to Build Intelligent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Computer Graphics and Artificial Intelligence - ICCGAI'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Plemenos, 1998, Limoges, France. pp.109-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on the representation and the manipulation of structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Description Logics - Dl'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. Franconi, 1998, Trento, Italy. pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la classification dans un système de représentation des connaissances par objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ketterlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes rencontres de la société francophone de classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gascuel et Gilles Caraux, 1998, Montpellier, France. pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects actuels des représentations de connaissances par objets et de la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crampé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e journées nationales PRC-GDR intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Grenoble, France. pp.289-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins en représentation et raisonnement dans une représentation à objets. L'exemple de Y3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Chouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMO'96.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Leysin, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et objets: programmation ou représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées nationales PRC-GDR intelligence artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nancy, France. pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What MDL can bring to Pattern Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2018 - International Semantic Web Research Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Biclustering to the Discovery of Constant and Gradual Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APIL 2018 - Annual PhD students conference IAEM Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Vandoeuvre-lès-Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential pattern mining for analyzing visitor trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2018 - International Semantic Web Research Summer School 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of sequential pattern mining to the analysis of visitor trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 - 33ème conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovering Subsumption Axioms with Concept Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA 2017 - 33ème Conférence sur la Gestion de Données — Principes, Technologies et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Nancy, France. Gestion de Données — Principes, Technologies et Applications (BDA 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671454v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Workshop on Holistic Analytical Methods for Systems Biology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Thessaloniki, Greece. , 2016, Metabolomics Workshop 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de concepts formels pour la classification de triplets RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de Données — Principes, Technologies et Applications (BDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison de méthodes numériques et symboliques pour l'analyse de données métabolomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. Hermann-Editions, RNTI, E-30, pp.555--556, 16ème Journées Francophones Extraction et Gestion des Connaissances, {EGC} 2016, 18-22 Janvier 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature selection methods for early predictive biomarker discovery using untargeted metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. annual conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. , 2016, 12th annual conference of the Metabolomics Society</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'activité et exposition de la vie privée sur les médias sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamad Imine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème conférence francophone sur l'Extraction et la Gestion des Connaissances (EGC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Reims, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge discovery based on formal concept analysis for biomarker identification from metabolomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhouha Grissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bourseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte automatique de motifs chimiques associés à un profil d'activité : application pour la recherche de structures d'alertes en mutagénicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Metivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Lepailleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksey Buzmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Poezevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Crémilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de la Société Française de Chémoinformatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies for Astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Lesteven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Preite Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Ricketts; Christina Birdie; and Eva Isaksson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library and Information Services in Astronomy V: Common Challenges, Uncommon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Massachusetts, United States. 377, pp.193, 2007, Proceedings of the LISA V conference held 18-21 June 2006 in Cambridge, Massachusetts, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Conference &amp;quot;Algebras, graphs and ordered sets&amp;quot; (ALGOS 2020) Online (originally planned in Nancy, France), August 26-28, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceedings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2925, 2021, Proceedings of the First International Conference "Algebras, graphs and ordered sets", ALGOS 2020, ISSN 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la conférence BDA 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop Notes International Workshop ``What can FCA do for Artificial Intelligence?'' (FCA4AI 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rudolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuznetsov, Sergei O. ; Napoli, Amedeo; Rudolph, Sebastian. CEUR Workshop Proceedings 1430, 2015, CEUR Workshop Proceedings 1430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FCAIR 2012 Formal Concept Analysis Meets Information Retrieval Workshop co-located with the 35th European Conference on Information Retrieval (ECIR 2013) March 24, 2013, Moscow, Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Carpineto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Carpineto and Sergei O. Kuznetsov and Amedeo Napoli. CEUR Proceedings, 977, pp.157, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop &amp;quot;What can FCA do for Artificial Intelligence?&amp;quot; (FCA4AI at IJCAI 2013, Beijing, China, August 4 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rudolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergei O. Kuznetsov; Amedeo Napoli; Sebastian Rudolph. CEUR Proceedings, 1058, pp.58, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the ECAI Workshop on Formal Concept Analysis for Artificial Intelligence (FCA4AI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rudolph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergei O. Kuznetsov and Amedeo Napoli and Sebastian Rudolph. CEUR Proceedings (http://ceur-ws.org/Vol-939/), 939, pp.88, 2012, CEUR Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Concept Lattices and Their Applications CLA 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilem Vychodil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amedeo Napoli and Vilem Vychodil. INRIA Nancy-Grand-Est and LORIA, pp.416, 2011, 978-2-905267-78-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 17ème séminaire sur le raisonnement à partir de Cas, Paris (29--30 juin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Fuchs et Amedeo Napoli. LORIA, 200 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608017v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et les objets. La voie vers le web sémantique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Euzenat, Amedeo Napoli. Hermès, 9, pp.1-, 2003, RSTI - L'objet, 2-7462-0781-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop on Formalisation of Adaptation in Case-Based Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Melis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langages et modèles à objets - état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Ducournau; Jérôme Euzenat; Gérald Masini; Amedeo Napoli. INRIA, 1, 527 p., 1998, Didactique, 2-7261-1131-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00340768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing Dependencies Using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaume Baixeries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui; Léonard Kwuida; Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.135-150, 2022, 978-3-030-93277-0. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Distributivity in FCA for Phylogenetic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Gély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui, Leonard Kwuida, Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analysis with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Complex Data Analysis with Formal Concept Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case-Based Reasoning, Analogy, and Interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume I: Knowledge Representation, Reasoning and Learning, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-339, 2020, A Guided Tour of Artificial Intelligence Research, 978-3-030-06163-0. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06164-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis: From Knowledge Discovery to Knowledge Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Guided Tour of Artificial Intelligence Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer International Publishing, pp.411-445, 2020, AI Algorithms, 978-3-030-06167-8. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-06167-8_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-preserving Biclustering Based on FCA and Pattern Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annalisa Appice; Michelangelo Ceci; Corrado Loglisci; Giuseppe Manco; Elio Masciari; Zbigniew W. Ras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Pattern Mining: New Challenges, Methods and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Series on Studies in Computational Intelligence, pp.47-62, 2019, 978-3-030-36617-9. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36617-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Termier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mokrane Bouzeghoub; Rémy Mosseri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Big Data à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.1-3, 2017, 978-2-271-11464-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taaable: a Case-Based System for personalized Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmi Dufour-Lussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Badra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 494, Springer, pp.121-162, 2014, Studies in Computational Intelligence, 978-3-642-38735-7. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38736-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement à partir de cas, raisonnement et apprentissage par analogie, gradualité et interpolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de l’intelligence artificielle. Ses bases méthodologiques, ses développements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.239-263, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based knowledge discovery in pharmacogenomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Devignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hamid R. Arabnia and Quoc-Nam Tran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Tools and Algorithms for Biological Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 696, Springer, pp.357-66, 2011, Software Tools and Algorithms for Biological Systems, 978-1-4419-7046-6. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7046-6_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00585072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Discovery of Itemsets with Significant Variations in Gene Expression Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fichet, Bernard and Piccolo, Domenico and Verde, Rosanna and Vichi, Maurizio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification and Multivariate Analysis for Complex Data Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.463--471, 2011, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-642-13312-1. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13312-1_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conformity Measure using Background Knowledge for Association Rules: Application to Text Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yanchang Zhao and Chengqi Zhang and Longbing Cao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-Mining of Association Rules: Techniques for Effective Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, 2009, 978-1605664040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining knowledge discovery, ontologies, annotations, and semantic wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérôme Canals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mário Meireles Teixeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webmedia Minicourse Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBC, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00435659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Description Logics Concepts With Relational Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paula Brito, Guy Cucumel, Patrice Bertrand and Francisco de Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Contributions in Data Analysis and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Berlin Heidelberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-270, 2007, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-540-73558-8 (Print) 978-3-540-73560-1 (Online). </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73560-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis pour le raisonnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Le Ber, G. Ligozat et O. Papini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisonnements sur l'espace et le temps : des modèles aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, pp.225-248, 2007, Traité IGAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic Portal for Oncology using a Description Logic with Fuzzy Concrete Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Sanchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Logic and the Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Elsevier, 2006, Capturing intelligence, 0-444-51948-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes à base de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Akoka and I. Comyn-Wattiau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.1197--1208, 2006, 978-2-7117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un algorithme de fouille dans une représentation des données par objets : une application au domaine médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Charlet &amp; M. Zacklad &amp; G. Kassel &amp; D. Bourigaul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances, évolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, 11 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification à partir de cas et classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Charlet, Manuel Zacklad, Gilles Kassel, Didier Bourigault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances -- Évolutions récentes et nouveaux défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.357--369, 2000, collection technique et scientifique des télécommunications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gentle introduction to Relational Concept Analysis, Tutorial ICFCA 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00616275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de concepts et de relations en analyse relationnelle de concepts (ARC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.169--173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00183386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification et objets: programmation ou représentation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rechenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995, pp.212-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FixOut: an ensemble approach to fairer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishnavi Bhargava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery data topology with the closure structure. Theoretical and practical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mint: MDL-based approach for Mining INTeresting Numerical Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Makhalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Concept Analysis for Identifying Biclusters with Coherent Sign Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Measure Selection for Categorical Data Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Interlinking: the Seed of Knowledge Reconciliation in Pharmacogenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Coulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la complexité des systèmes: apport de la fouille de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support systems in oncology: Are we there yet?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00608349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 Activity Report — Orpailleur Team (LORIA) : Knowledge Discovery and Knowledge Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pennerath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Boudjeloud-Assala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LORIA UMR 7503 CNRS, INRIA, Université de LORRAINE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2023 Activity Report -- Orpailleur Team (LORIA) : Knowledge Discovery and Knowledge Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Blansché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Boudjeloud-Assala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brieuc Conan-Guez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Couceiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Lorraine, CNRS, LORIA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relational concept analysis for circular link key extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1.2, ELKER. 2021, pp.1-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoinformatics approaches to help antibacterial discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Hung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyoman Juniarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maigret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Nancy - Grand Est. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidate link key extraction with formal concept analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Atencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Euzenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Vizzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 1.1, ELKER. 2019, pp.1-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Heterogeneous Multidimensional Sequential Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8521, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-Based View Access: A way to Create Views over SPARQL Query for Knowledge Discovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehwish Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8591, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Measuring Similarity for Sequences of Itemsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Egho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedy Raïssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toon Calders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8086, INRIA. 2012, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740231v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing and Retrieval based on Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Lykourentzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedding Tolerance Relations in Concept Lattices - An application in Information Fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Assaghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7353, INRIA. 2010, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00508462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining in Numerical Data: Extracting Closed Patterns and their Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Kaytoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7416, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Vertical Mining of Frequent Closed Itemsets and Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00371193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Mining of Frequent Closures with Precedence Links and Associated Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petko Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6657, INRIA. 2008, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00322798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining Rare Association Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZART: A Multifunctional Itemset Mining Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei O. Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoBib: an Ontology-Based System for the Management of a bibliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar D. Al-Sudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Alhulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'une ontologie de descripteurs UCD en astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Derriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2005, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smooth introduction to symbolic methods for knowledge discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a global methodology for mining cohorts with biological and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Maumus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Szathmary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Albuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Visvikis-Siest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2005, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A semantic similarity measure for content-based classification of documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Al Hulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-518 || al_hulou04c, 2004, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining in reaction databases: extraction of knowledge on chemical functionality transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Berasaluce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Niel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Laurenço</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-049 || berasaluce04a, 2004, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles d'association et &amp;quot;Paradoxe de Simpson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-172 || cadot03b, 2003, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation Knowledge Acquisition, a Study for Breast Cancer Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-027 || lieber03a, LORIA. 2003, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Edition and Maintenance Tools for a Semantic Portal in Oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu d'Aquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brachais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-162 || daquin03b, 2003, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux techniques d'extraction automatique de règles dans les bases de données. Illustration sur des données issues d'un questionnaire sur les peurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Nahama-Fourguette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-052 || cadot03a, 2003, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une optimisation de l'extraction d'un jeu de règles s'appuyant sur les caractéristiques statistiques des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A02-R-162 || cadot02a, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Comparison of Lattices of Topological Relations for Spatial Representation and Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4321, INRIA. 2001, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treillis de relations topologiques et reconnaissance de structures spatiales sur images satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A00-R-419 || le_ber00g, 2000, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and comparison of lattices of topological relations: Application to satellite image understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Ber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Mangelinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-214 || le_ber00c, 2000, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une introduction aux logiques de descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3314, INRIA. 1997, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de la classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2909, INRIA. 1996, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations à objets et raisonnement par classification en intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique [cs]. Université Henri Poincaré - Nancy 1, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1992NAN10012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId847"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183755v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.12.007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;ly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.12.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Makhalova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00799-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Baixeries" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-014-0362-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bonomo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Macko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9379-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9390-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101107v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9400-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lykourentzou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9403-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Valtchev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Godin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Boc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9372-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.344" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-012-9329-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/270082B398561EA11AFDA480BC6299729510ED0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benabderrahmane Sidahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poch Olivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541100v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.07.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502297v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Franiatte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2010.034043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600234v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-588" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599559v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00471405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pennerath" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauffret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lauren" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9003909" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benlian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-S4-S3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0070-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLRH7LC4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201561v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9054-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CWXZ7G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Cherfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-005-0504-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QQMB1FM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080960v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brachais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714232v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechenmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.4.61-81" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100248v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Hulou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099811v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906610v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1249173" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100759v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-008-08-0751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Mangelinck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098951v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fischer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kirch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205399v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dudyrev" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_11" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Zueva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O Kuznetsov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894691v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Theobald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884974v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092794v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35949-1_9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971671v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055185v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM54844.2022.00099" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173406v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312797v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426543v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77867-5_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346500v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arcelin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909383v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864059v5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Bhargava" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02912312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921643v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979233v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915309v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121356v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122343v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953084v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122764v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099607v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Juniarta" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170763v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162927v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2019.00019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162928v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02912328v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195480v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266200v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984963v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170760v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192794v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195498v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_20" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02912341v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397436v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166713v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889384v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887801v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galbrun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889791v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166655v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858409v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887927v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887884v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162932v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888440v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887820v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856516v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Namir" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887838v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889309v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668663v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544123v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667437v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420630v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074061v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420751v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Nguyen Le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422050v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402062v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420997v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400452v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Thao Tang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421011v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_36" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348496v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421000v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420753v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421548v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Osche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2016.7753389" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254141v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254129v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186335v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344838" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188637v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_19" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artuur Leeuwenberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19545-2_10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186339v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibek Sailanbayev" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186344v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186330v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186213v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Barr&#232;re" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186718v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23525-7_10" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186196v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19545-2_4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186719v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19545-2_13" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186204v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186327v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095927v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-421-3-71" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12580-0_1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095877v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095903v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094365v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-279" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089774v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095870v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07248-7_8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095920v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07248-7_12" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095865v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-213" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095884v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089777v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906757v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisachew Wudage Chekol" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Stanley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833506v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38317-5_15" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903450v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922592v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910266v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906736v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880020v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00885965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910290v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922392v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domenach" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910300v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881080v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00883117v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nuemi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880643v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769031v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761003v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808769v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760764v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761586v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Asses" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760757v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743882v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763748v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734349v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grisoni" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769028v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760993v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640873v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646484v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641649v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646457v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640898v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646409v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600222v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617692v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646450v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Shi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644438v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584371v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600203v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631473v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Agarwal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21881-1_31" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C4Z66P9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642520v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Marchetti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sinan Karaboga" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488034v2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600218v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610749v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600205v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545545v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-847" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608016v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551502v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600220v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531802v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600230v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ducatel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600213v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_22" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZNCL822-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600226v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600215v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16292-3_12" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83CDLBHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459322v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349433v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434397v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gra&#231;a Pimentel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600219v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606318v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409087v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437536v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_14" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPPF2QNJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600217v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618805v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03915-7_34" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394530v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756939v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600225v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600200v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01815-2_19" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BNJ9KBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757987v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue-Uberall" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338671v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338674v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322007v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338677v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344043v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611204v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109863v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kohler" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78921-5_19" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315530v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335247v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344051v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87696-0_16" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331524v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276160v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600224v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608180v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344753v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-147" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338678v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_13" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LS2QGW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600212v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_47" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608015v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344763v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_21" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZBQ9QQWZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322059v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344774v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127195v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189423v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127347v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafrogne" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189424v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280088v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167678v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163364v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509943v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201568v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Maala" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186988v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167681v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167688v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102585v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_22" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080140v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080064v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109808v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109868v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001151v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Maumus" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronin Pierre" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00110287v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081377v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar D. Al-Sudani" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110922v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103947v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112090v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103913v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079378v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tenier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080050v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089824v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00067863v2" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092783v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201769v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110515v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009610v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Visvikis-Siest" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000101v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009282v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012192v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000376v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11574620" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000375v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000822v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000102v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11524564_22" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000152v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000435v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000418v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Osman" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001201v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001235v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107766v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107787v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Janetzko" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kennke" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099926v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107778v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berasaluce" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lauren&#231;o" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100197v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107789v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100272v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000153v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100196v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107765v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108087v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162537v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30116-5_7" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100246v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107775v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100247v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099935v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100207v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Visvikis" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107757v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099693v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099788v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099532v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107656v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107723v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107684v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107728v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099722v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099730v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099585v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107639v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101014v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099420v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922292v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al-Hulou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Medina Ramirez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099422v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099406v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100740v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107560v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101025v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Taouil" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107628v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107568v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107555v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107582v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107549v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101013v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107562v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bresson" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croissant" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100432v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boisson" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100552v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100663v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Chakkour" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100668v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rapicault" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099030v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099036v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099363v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bognar" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099213v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099200v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099325v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099266v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44555-2_11" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP4J7KCL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099027v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098787v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098788v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107816v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098768v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098533v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campagne" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098720v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098722v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098723v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098721v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401182v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cramp&#233;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767488v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chouvet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelinck" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401179v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935849v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890429v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889792v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667442v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420737v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421035v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241619v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigolot" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739405v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourseau" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563374v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252624v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922617v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922616v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768961v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758850v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Vychodil" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822582v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340768v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Masini" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055188v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_6" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537989v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085699v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_13" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181585v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36617-9_4" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673437v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600233v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_49" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT811WN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585072v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7046-6_36" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437237v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435659v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151040v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183384v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/q180827321825565/" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73560-1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201566v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001254v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099105v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099376v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616275v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183386v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714299v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079892v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079884v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033181v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399640v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181600v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414117v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608349v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971424v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boudjeloud-Assala" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575652v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501398v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615395v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellanger" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hung" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984964v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059528v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979804v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713202v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740231v2" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508462v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526662v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371193v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322798v2" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001271v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000972v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alhulou" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102909v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001210v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000751v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000640v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099862v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100236v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099767v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099763v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099766v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099764v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nahama-Fourguette" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101061v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072266v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099074v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099307v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073375v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073787v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748128v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10012" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108978" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183755v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.12.007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03452182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedy Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coulet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-210452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain G&#233;ly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miclet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2021.12.011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Makhalova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-021-00799-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhouha Grissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196757v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Atencia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vizzini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.02.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Husson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ringot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andon Tchechmedjiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-019-2693-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehwish Alam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksey Buzmakov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Baixeries" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.03.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Egho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O. Kuznetsov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2015.1072925" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-014-0362-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186716v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Metivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poezevara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci500611v" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102515v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bonomo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Duran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Valencia-Pabon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.05.344" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Macko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9379-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101140v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Szathmary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Valtchev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Godin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Boc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9372-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lykourentzou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9403-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9400-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101104v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9390-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncelet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-014-0309-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101144v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gutierrez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sigayret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-014-9418-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-012-9329-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/270082B398561EA11AFDA480BC6299729510ED0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922080v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu d'Aquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0269888913000027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benabderrahmane Sidahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Smail-Tabbone" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poch Olivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541100v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2010.07.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00471405v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pennerath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Niel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauffret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lauren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ci9003909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Franiatte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Messai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bresso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMSO.2010.034043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Assaghir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543910v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Benabderrahmane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338669v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benlian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-S4-S3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526723v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#8217;aquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0070-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BLRH7LC4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-007-9054-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2CWXZ7G8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187116v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Cherfi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-005-0504-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4QQMB1FM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00116888v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080960v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouthier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brachais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103937v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000436v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Ducournau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rechenmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.10.4.61-81" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100248v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Hulou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099811v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906610v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2003.1249173" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cadot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101039v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100759v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-008-08-0751" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100435v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Mangelinck" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00825896v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001454v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fischer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kirch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894691v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Theobald" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Conan-Guez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205399v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Dudyrev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Zueva" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei O Kuznetsov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884974v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77792-9_4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092794v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35949-1_9" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM54844.2022.00099" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055171v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971671v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03754776v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426543v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77867-5_15" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346500v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Arcelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173406v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86982-3_4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482955v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312797v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Alves" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Amblard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953084v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122764v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02493067v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909383v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122350v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921643v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02912312v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864059v5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Bhargava" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410221v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913224v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979233v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121356v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03122343v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397436v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162931v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyoman Juniarta" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170763v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02912328v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162927v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCC.2019.00019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02099607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195480v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02155546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02266200v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984963v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02170760v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192794v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02195498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21462-3_20" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02912341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168775v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889309v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889791v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887820v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858391v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887927v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01858409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162932v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889384v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887801v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galbrun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856516v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889163v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889149v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Namir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887838v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bosc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59271-8_7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544123v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Brabant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667437v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01668663v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60438-1_66" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01649246v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Imine" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64468-4_19" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01593184v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.3140v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421548v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Osche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Castagnos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Naudet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMAP.2016.7753389" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421015v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422050v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402062v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404913v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labernia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhu Nguyen Le" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420630v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074061v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420751v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400452v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Thao Tang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421011v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_36" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348496v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421000v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420753v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186719v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19545-2_13" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186327v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186204v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186339v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alibek Sailanbayev" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186717v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artuur Leeuwenberg" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19545-2_10" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254131v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186344v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254141v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254129v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186335v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344838" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188637v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23461-8_19" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186330v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186213v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Barr&#232;re" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186718v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23525-7_10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186196v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19545-2_4" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095877v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095903v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094365v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-279" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089774v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095927v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-421-3-71" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01101147v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12580-0_1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095870v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07248-7_8" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095920v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07248-7_12" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095865v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-213" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095884v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01089777v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880643v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Domenach" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922592v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906736v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisachew Wudage Chekol" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910266v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00885965v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880020v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Astudillo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910300v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922392v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00732661v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37382-4_8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00910290v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00906757v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00833506v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38317-5_15" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880002v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Stanley" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903450v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00881080v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00883117v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nuemi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760993v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769031v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761003v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760764v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761586v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Asses" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760757v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801813v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808769v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763748v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734349v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Grisoni" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743882v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769028v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646484v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640873v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner Meira" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00646409v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Azmeh" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600222v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617692v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640898v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641649v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646457v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Polaillon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646450v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Shi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Blansch&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644438v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00584371v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600203v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20514-9" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631473v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Agarwal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21881-1_31" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C4Z66P9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608814v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642520v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Marchetti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sinan Karaboga" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349433v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00610749v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551502v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545545v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-847" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600232v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marcuola" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Villerd" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608016v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600205v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488034v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600218v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600220v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600230v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ducatel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534516v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531802v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600213v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11829-6_22" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZNCL822-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600226v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600215v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16292-3_12" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-83CDLBHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459322v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758679v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600225v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600200v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01815-2_19" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4BNJ9KBX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600217v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618805v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03915-7_34" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00394530v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606318v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409087v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600219v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00437536v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04174-7_14" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPPF2QNJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434397v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Diaz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gra&#231;a Pimentel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608168v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756939v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344774v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611204v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344043v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00276160v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600224v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608180v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kohler" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00315530v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335247v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109863v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78921-5_19" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344051v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87696-0_16" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331524v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757987v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue-Uberall" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338671v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338674v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322007v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338677v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344753v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-58603-891-5-147" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338678v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_13" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4LS2QGW1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600212v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_47" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608015v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344763v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88411-8_21" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZBQ9QQWZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322059v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167688v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167681v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127195v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189423v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163364v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167678v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189424v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280088v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00127347v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lafrogne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509943v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201568v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Maala" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186988v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201769v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Maumus" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00092783v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110515v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tenier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109868v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109808v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081377v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar D. Al-Sudani" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110932v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110922v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103947v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00112090v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103913v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00110287v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001151v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronin Pierre" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102585v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11861461_22" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080140v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Derriere" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080064v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00079378v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080050v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201767v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00089824v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00067863v2" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001201v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001235v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Visvikis-Siest" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009610v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012192v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000376v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11574620" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000375v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000101v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009282v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000822v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000102v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11524564_22" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000152v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000435v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000418v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shazia Osman" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107757v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107778v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Berasaluce" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lauren&#231;o" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099926v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100196v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107765v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108087v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000153v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100197v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107789v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100272v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107766v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107787v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Janetzko" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Kennke" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100172v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Di Martino" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162537v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30116-5_7" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100246v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107775v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100247v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099935v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100207v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sass" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Albuisson" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Visvikis" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099730v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099722v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099585v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107639v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107656v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099532v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107723v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099693v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099788v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099729v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107684v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bey" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rios" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107728v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107549v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101013v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107562v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bresson" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croissant" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101014v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100740v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099406v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099422v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Medina Ramirez" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099420v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922292v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al-Hulou" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107560v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101025v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Taouil" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107628v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ramirez" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107568v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107555v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107582v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100668v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rapicault" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100432v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boisson" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100552v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100434v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100663v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Chakkour" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099027v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099036v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099213v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099363v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bognar" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099030v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099035v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099200v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099325v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099266v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44555-2_11" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CP4J7KCL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098768v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098813v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098788v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098764v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098787v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107816v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simon" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098720v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098533v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campagne" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098722v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098723v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098721v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ketterlin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401182v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cramp&#233;" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecl&#232;re" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767488v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chouvet" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Ber" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangelinck" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401179v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889792v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935849v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01890429v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667442v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671454v2" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581591v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420737v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421035v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581617v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241619v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rigolot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739405v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourseau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627308v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889004v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Lesteven" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derriere" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubois" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genova" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Preite Martinez" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540207v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02563374v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Senellart" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252624v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rudolph" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922617v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carpineto" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922616v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768961v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758850v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilem Vychodil" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608017v2" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822582v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098834v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Melis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00340768v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Masini" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04055188v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_6" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03537989v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119305v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06164-7_10" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085699v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06167-8_13" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181585v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36617-9_4" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673437v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271837v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585072v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7046-6_36" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600233v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13312-1_49" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LT811WN4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437237v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435659v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Torres" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183384v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springerlink.com/content/q180827321825565/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73560-1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151040v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001254v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201566v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099105v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099376v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616275v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183386v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714299v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033181v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079892v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079884v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02181600v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399640v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955262v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01414117v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00608349v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971424v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Boudjeloud-Assala" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575652v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501398v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02615395v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellanger" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Hung" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroux" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984964v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00979804v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059528v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740231v2" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713202v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508462v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526662v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00371193v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322798v2" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102909v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001271v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000972v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Alhulou" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000751v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001210v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000640v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100236v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099862v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099767v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099763v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099766v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099764v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nahama-Fourguette" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101061v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072266v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099074v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099307v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073375v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073787v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748128v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992NAN10012" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>