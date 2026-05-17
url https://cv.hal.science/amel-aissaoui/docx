--- v0 (2026-03-31)
+++ v1 (2026-05-17)
@@ -1216,217 +1216,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Stereo Matching Method based on Optimized Correlation Algorithm for Face Depth Estimation</w:t>
+                <w:t xml:space="preserve">3D Face reconstruction in a binocular passive stereoscopic system using face properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Aissaoui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.377-380</w:t>
+              <w:t xml:space="preserve">7th Multitel Spring workshop on video analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812170v1</w:t>
+                <w:t xml:space="preserve">hal-00812472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Face reconstruction in a binocular passive stereoscopic system using face properties</w:t>
+                <w:t xml:space="preserve">Fast Stereo Matching Method based on Optimized Correlation Algorithm for Face Depth Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabane Djeraba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Multitel Spring workshop on video analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Rome, Italy. pp.377-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812472v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D face reconstruction in a binocular passive stereoscopic system using face properties</w:t>
               </w:r>
@@ -2161,51 +2161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04654155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouala Benjemaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04406150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bescop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barchid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Dahmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005359605590564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Djeraba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812170v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01695357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04654155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouala Benjemaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Aissaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Allaert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Marius Bilasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04406150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bescop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goeman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vandeborre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141831v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barchid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Belmonte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mihoubi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Dahmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005359605590564" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367146" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane Djeraba" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812101v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auguste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Yahiaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01695357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>