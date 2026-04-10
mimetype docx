--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -931,295 +931,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otoferlin acts as a Ca2+ sensor for vesicle fusion and vesicle pool replenishment at auditory hair cell ribbon synapses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIB2, defective in isolated deafness, is key for auditory hair cell mechanotransduction and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michalski</w:t>
+                <w:t xml:space="preserve">Kevin T Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan D Goutman</w:t>
+                <w:t xml:space="preserve">Pranav Patni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Marie Auclair</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Boutet de Monvel</w:t>
+                <w:t xml:space="preserve">Matteo Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Tertrais</w:t>
+                <w:t xml:space="preserve">Hela Azaiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.e31013. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.1711 - 1731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.31013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.201708087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665122v1</w:t>
+                <w:t xml:space="preserve">hal-01661175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIB2, defective in isolated deafness, is key for auditory hair cell mechanotransduction and survival</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Otoferlin acts as a Ca2+ sensor for vesicle fusion and vesicle pool replenishment at auditory hair cell ribbon synapses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin T Booth</w:t>
+                <w:t xml:space="preserve">Nicolas Michalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranav Patni</w:t>
+                <w:t xml:space="preserve">Juan D Goutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Cortese</w:t>
+                <w:t xml:space="preserve">Sarah Marie Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Boutet de Monvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Azaiez</w:t>
+                <w:t xml:space="preserve">Margot Tertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (12), pp.1711 - 1731. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.e31013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/emmm.201708087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.31013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661175v1</w:t>
+                <w:t xml:space="preserve">hal-01665122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of Whirlin Reveals an Unexpected and Dynamic Supramodule Conformation of Its PDZ Tandem</w:t>
               </w:r>
@@ -3402,51 +3402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Sun Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Jin Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Joon Moon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3343/alm.2020.40.3.224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlei Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delhommel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;chow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutet de Monvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73158-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Goutman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie Auclair" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tertrais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Booth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Patni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortese" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Azaiez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708087" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01858477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12729" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz Robles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sahly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Schietroma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201202012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Goodyear" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017114108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hosie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaid Safieddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6519-4_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Sun Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Jin Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Joon Moon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3343/alm.2020.40.3.224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlei Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delhommel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;chow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutet de Monvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73158-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Patni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Azaiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Goutman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie Auclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tertrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01858477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12729" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz Robles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sahly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Schietroma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201202012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Goodyear" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017114108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hosie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaid Safieddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6519-4_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>