--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -529,295 +529,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03215054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Heterozygous Missense Variant (c.667G&amp;gt;T;p.Gly223Cys) in USH1C That Interferes With Cadherin-Related 23 and Harmonin Interaction Causes Autosomal Dominant Nonsyndromic Hearing Loss</w:t>
+                <w:t xml:space="preserve">Deciphering the Unexpected Binding Capacity of the Third PDZ Domain of Whirlin to Various Cochlear Hair Cell Partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ju Sun Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Bahloul</w:t>
+                <w:t xml:space="preserve">Yanlei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Petit</w:t>
+                <w:t xml:space="preserve">Florent Delhommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Jin Kim</w:t>
+                <w:t xml:space="preserve">Florence Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Joon Moon</w:t>
+                <w:t xml:space="preserve">Susanne Lüchow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3343/alm.2020.40.3.224⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (22), pp.5920 - 5937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433812v1</w:t>
+                <w:t xml:space="preserve">hal-02990253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Unexpected Binding Capacity of the Third PDZ Domain of Whirlin to Various Cochlear Hair Cell Partners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Heterozygous Missense Variant (c.667G&amp;gt;T;p.Gly223Cys) in USH1C That Interferes With Cadherin-Related 23 and Harmonin Interaction Causes Autosomal Dominant Nonsyndromic Hearing Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Delhommel</w:t>
+                <w:t xml:space="preserve">Ju Sun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cordier</w:t>
+                <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Lüchow</w:t>
+                <w:t xml:space="preserve">Sang Jin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
+                <w:t xml:space="preserve">Il Joon Moon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 432 (22), pp.5920 - 5937. </w:t>
+              <w:t xml:space="preserve">Annals of Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (3), pp.224-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3343/alm.2020.40.3.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990253v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of protocadherin-15 with the scaffold protein whirlin supports its anchoring of hair-bundle lateral links in cochlear hair cells</w:t>
               </w:r>
@@ -1205,64 +1205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Characterization of Whirlin Reveals an Unexpected and Dynamic Supramodule Conformation of Its PDZ Tandem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Delhommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bardiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,51 +1391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 591 (15), pp.2299 - 2310. </w:t>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz El-Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lynne M. Coluccio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Myosins. A Superfamily of Molecular Motors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 353-373, 2008, 978-1-4020-6516-3. </w:t>
@@ -3402,51 +3402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Sun Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Jin Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Joon Moon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3343/alm.2020.40.3.224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlei Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delhommel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;chow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutet de Monvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73158-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Patni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Azaiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Goutman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie Auclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tertrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01858477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12729" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz Robles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sahly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Schietroma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201202012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Goodyear" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017114108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hosie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaid Safieddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6519-4_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Rym Saidia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ruel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bahloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Venail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12030738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03215054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Wong Jun Tai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Delmaghani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Singh-Estivalet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2010782117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlei Zhu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delhommel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne L&#252;chow" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.09.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Sun Song" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Jin Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Joon Moon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3343/alm.2020.40.3.224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02988089v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pepermans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boutet de Monvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick England" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73158-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661175v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin T Booth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Patni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cortese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Azaiez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201708087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D Goutman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marie Auclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tertrais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.31013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02883914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouvier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Colcombet-Cazenave" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.08.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01858477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raynal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wolff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12729" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01388303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Abdi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Behlouli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hardelin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makrelouf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0161893" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01237053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Goodyear" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystel Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.201403976" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mu&#241;oz Robles" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Sari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mahy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Sahly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Schietroma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201202012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01472844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caberlotto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Foucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Goodyear" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1017114108" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03525648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Hoos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddq271" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hosie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Johnson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Cayet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddp429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leibovici" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perfettini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.200900015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaid Safieddine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Nouvian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Grati" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2006.08.040" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Potier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dorsselaer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Houdusse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2005.03.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18W26GFS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01541848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Etournay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz El-Amraoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.02424" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05017570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Bo&#235;da" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daviet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdf689" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05026397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6519-4_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>