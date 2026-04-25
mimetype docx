--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -306,308 +306,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainable and Open Access Knowledge Organization Model to Preserve Cultural Heritage and Language Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/info10100303⟩</w:t>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565134v1</w:t>
+                <w:t xml:space="preserve">hal-02000938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sustainable and Open Access Knowledge Organization Model to Preserve Cultural Heritage and Language Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Prost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t>
+              <w:t xml:space="preserve">Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (10), pp.303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/info10100303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000938v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing Model for Multilingual Corpus and Knowledge Construction: The Case of Transnational Mark Twain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -637,3134 +637,3268 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Equity for Non-Dominant Languages: Enhancing Metadata in Multilingual Digital Libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Language Gaps in Healthcare: Multilingual NLP for Enhanced Health Literacy and Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouheb Mehdoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinie Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeong-Tae Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Technologies For ALL : LT4ALL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/ACIS 23rd International Conference on Software Engineering Research, Management and Applications (SERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACIS, May 2025, Las Vegas, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SERA65747.2025.11202164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986701v1</w:t>
+                <w:t xml:space="preserve">hal-05599595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Multilingualism in Online Public Access Catalogs</w:t>
+                <w:t xml:space="preserve">Promoting Equity for Non-Dominant Languages: Enhancing Metadata in Multilingual Digital Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassreddine Znaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Technologies For ALL : LT4ALL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris Unesco, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986773v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing, computing and deep mapping cultural heritage and transnational bibliographic records</w:t>
+                <w:t xml:space="preserve">Measuring Multilingualism in Online Public Access Catalogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Carlstead Brumfield</w:t>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramit Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassreddine Znaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Conference on Information and Research Science Connecting to Digital and Library Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3677389.3702544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142820v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual Dashboard to Analyse Intercultural Knowledge Circulation</w:t>
+                <w:t xml:space="preserve">Crowdsourcing, computing and deep mapping cultural heritage and transnational bibliographic records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben W. Brumfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carlstead Brumfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of The Conference on Information and Research Science Connecting to Digital and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bari (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274049v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is not Dance, is Data: Gearing Ethical Circulation of Intangible Cultural Heritage practices in the Digital Space</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multilingual Dashboard to Analyse Intercultural Knowledge Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Legal and Ethical issues Workshop @LREC2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZADAR University, Sep 2023, Zadar, Croatia. pp.8-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857673v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TL-Explorer: A Digital Humanities Tool for Mapping and Analyzing Translated Literature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zheng Zhang</w:t>
+                <w:t xml:space="preserve">It is not Dance, is Data: Gearing Ethical Circulation of Intangible Cultural Heritage practices in the Digital Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge P Yánez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the The 4th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The Legal and Ethical issues Workshop @LREC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090881v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Endangered European Cultural Heritage and Languages Through Translated Literary Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TL-Explorer: A Digital Humanities Tool for Mapping and Analyzing Translated Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unesco, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the The 4th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755623v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratizing Access to Information: An Open and Inclusive Localization Model</w:t>
+                <w:t xml:space="preserve">Preserving Endangered European Cultural Heritage and Languages Through Translated Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Language Technologies for All (LT4All)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, UNESCO, Dec 2019, Paris, UNESCO Headquarters, France</w:t>
+              <w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048434v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSETTA: Resources for Endangered languages through translated texts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Democratizing Access to Information: An Open and Inclusive Localization Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Center for Spatial and Textual Analysis (CESTA) Seminar Series, Stanford University, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Center for Spatial and Textual Analysis (CESTA), Apr 2019, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the Language Technologies for All (LT4All)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, UNESCO, Dec 2019, Paris, UNESCO Headquarters, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083801v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+                <w:t xml:space="preserve">ROSETTA: Resources for Endangered languages through translated texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t>
+              <w:t xml:space="preserve">The Center for Spatial and Textual Analysis (CESTA) Seminar Series, Stanford University, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Center for Spatial and Textual Analysis (CESTA), Apr 2019, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854358v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Multilingual Parallel Corpora for Under-Resourced Languages Using Translated Fictional Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser les publications d’un laboratoire universitaire dans l’environnement de la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Workshop on Collaboration and Computing for Under-Resourced Languages: Sustaining Knowledge Diversity in the Digital Age (CCURL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839524v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les publications d’un laboratoire universitaire dans l’environnement de la science ouverte</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940352v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">TransLiTex: A Parallel Corpus of Translated Literary Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Advanced Innovation Center for Language Resources, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839407v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransLiTex: A Parallel Corpus of Translated Literary Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing Advanced Innovation Center for Language Resources, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827884v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Crowdsourcing and Computational Approaches for Digital Humanities</w:t>
+                <w:t xml:space="preserve">Building Multilingual Parallel Corpora for Under-Resourced Languages Using Translated Fictional Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samia Takhtoukh</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of The 4th International Scientific Conference Information Science in the Age of Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">The 3rd Workshop on Collaboration and Computing for Under-Resourced Languages: Sustaining Knowledge Diversity in the Digital Age (CCURL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618425v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging Crowdsourcing and Computational Approaches for Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Takhtoukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">In Proceedings of The 4th International Scientific Conference Information Science in the Age of Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651154v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des pratiques collaboratives pour les systèmes d’organisation de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque international du Chapitre français de l’ISKO – Systèmes d’organisation des connaissances et humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Knowledge Organisation, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617191v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing for Transnational Texts</w:t>
+                <w:t xml:space="preserve">Vers des pratiques collaboratives pour les systèmes d’organisation de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on the State of Mark Twain Studies :The Place of Mark Twain in Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">10ème colloque international du Chapitre français de l’ISKO – Systèmes d’organisation des connaissances et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Knowledge Organisation, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618431v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crowdsourcing-based Approach to Data Collection</w:t>
+                <w:t xml:space="preserve">Crowdsourcing for Transnational Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium :Citizen Humanities and Networked Power: Crowdsourcing and the academy in the age of social media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Stanford, United States</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on the State of Mark Twain Studies :The Place of Mark Twain in Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636920v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluences entre la cité mondiale et Brasilia: Étude exploratoire sur les répercutions sur les de la pensée Otletienne dans l'architecture moderne</w:t>
+                <w:t xml:space="preserve">A Crowdsourcing-based Approach to Data Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the French ISKO Chapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium :Citizen Humanities and Networked Power: Crowdsourcing and the academy in the age of social media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933339v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interjections pour détecter les émotions</w:t>
+                <w:t xml:space="preserve">Confluences entre la cité mondiale et Brasilia: Étude exploratoire sur les répercutions sur les de la pensée Otletienne dans l'architecture moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">11th International Conference of the French ISKO Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617186v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle générique pour une annotation à granularité fine des opinions et des sentiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier : Etudier le Web Politique: Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les Interjections pour détecter les émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des émotions, sentiments et opinions exprimés dans les tweets : présentation et résultats de l'édition 2015 du défi fouille de texte (DEFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter as a Comparable Corpus to build Multilingual Affective Lexicons</w:t>
+                <w:t xml:space="preserve">Les interjections pour détecter les émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.17-21</w:t>
+              <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615963v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a unifying model for Opinion, Sentiment and Emotion information extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 9th International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3881-3886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des Entités Nommées pour la classification des opinions minoritaires</w:t>
+                <w:t xml:space="preserve">Twitter as a Comparable Corpus to build Multilingual Affective Lexicons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d’Olonne, France</w:t>
+              <w:t xml:space="preserve">The 7th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618423v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In Context and Collaborative Software Locali-sation Model</w:t>
+                <w:t xml:space="preserve">L'apport des Entités Nommées pour la classification des opinions minoritaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of COLING 2012 the 24th International Conference on ComputationalLinguistics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">In proceedings of the 20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618428v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
+                <w:t xml:space="preserve">An In Context and Collaborative Software Locali-sation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajeSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">In proceedings of COLING 2012 the 24th International Conference on ComputationalLinguistics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959200v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres par les utilisateurs finals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infol@ngues III : Informatique et langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Tabarka, Tunisia. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MajeSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Solution for in Context and Collaborative Localization of most Commercial and Free Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Poznan, Poland. pp.536-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3774,137 +3908,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Endangered European Cultural Heritage and Languages Through Translated Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International ConferenceLanguage Technologies for All (LT4All): Enabling Language Diversity &amp; Multilingualism Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3914,353 +4048,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 1 : conférence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue &amp;quot;Collecting, Preserving, and Disseminating Endangered Cultural Heritage for New Understandings through Multilingual Approaches&amp;quot; of the Journal of Data Mining and Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 2416-5999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4270,647 +4404,647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a Corpus-based Approach to Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Corpus Applications in Literary and Translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2022, 9781003298328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003298328-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards multidimensionnels sur le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cHAPITRE 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-169, 2021, 978-2-914872-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Pélissier; Françoise Paquienséguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les humanités numériques. Positions et propositions des SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFSIC; CPdirsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-170, 2021, 978-2-914872-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Open, Inclusive and Sustainable Knowledge Organization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Blickhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria van Hyning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Societey for Knowledge Organziation (ISKO). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization at the Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergon-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Advances in Knowledge Organization, 978-3-95650-775-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/9783956507762-133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of Term Weighting Scheme for Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language technology Challenges for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 8387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-128, 2014, Lecture Notes in Artificial Intelligence, 978-3-319-08957-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4920,477 +5054,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rescousse ! Des corpus poussiéreux pour les langues de demain: Le projet Rosetta</w:t>
+                <w:t xml:space="preserve">Computational methods and crowdsourcing for collection, analysis and visualization of ideas and multilingual editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ecole doctorale Sciences Humaines et Sociales, Université de Lille: Traductions: théories et méthodologies</w:t>
+              <w:t xml:space="preserve">Séminaire Ecole Doctorale Sciences Humaines et Sociales, Université de Lille : Communication numérique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086581v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods and crowdsourcing for collection, analysis and visualization of ideas and multilingual editions</w:t>
+                <w:t xml:space="preserve">A Sustainable and Open Access Knowledge Organization Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ecole Doctorale Sciences Humaines et Sociales, Université de Lille : Communication numérique et sciences sociales</w:t>
+              <w:t xml:space="preserve">Séminaire Axe 4: Circulation de l’information et Organisation de Connaissance, Laboratoire GERiiCO, Université de Lille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086589v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainable and Open Access Knowledge Organization Model</w:t>
+                <w:t xml:space="preserve">À la rescousse ! Des corpus poussiéreux pour les langues de demain: Le projet Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Favier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Axe 4: Circulation de l’information et Organisation de Connaissance, Laboratoire GERiiCO, Université de Lille.</w:t>
+              <w:t xml:space="preserve">Séminaire Ecole doctorale Sciences Humaines et Sociales, Université de Lille: Traductions: théories et méthodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086599v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Huck A Crowdsourcing-based Approach to Data Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivrable D5.3 - Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5400,309 +5534,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Evaluation Toolkit</w:t>
+                <w:t xml:space="preserve">Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Delivrable 5.4 European project uComp. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652229v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report</w:t>
+                <w:t xml:space="preserve">Affective Evaluation Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Delivrable 5.4 European project uComp. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652227v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements of Affective Knowledge Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Delivrable 5.1 European uComp Project. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5712,114 +5846,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00995093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5887,51 +6021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5979A84"/>
+    <w:nsid w:val="761D5B42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6118,51 +6252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amel-fraisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8693-8862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146155580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2023-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10100303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Brumfield" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlstead Brumfield" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P Y&#225;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755623v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083801v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618425v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Takhtoukh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086002v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975397v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298328-11" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blickhan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria van Hyning" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783956507762-133/towards-an-open-inclusive-and-sustainable-knowledge-organization-models?page=1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-133" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086581v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086589v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amel-fraisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8693-8862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146155580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2023-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10100303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Mehdoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinie Pak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeong-Tae Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA65747.2025.11202164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Brumfield" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlstead Brumfield" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P Y&#225;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Takhtoukh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298328-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blickhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria van Hyning" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783956507762-133/towards-an-open-inclusive-and-sustainable-knowledge-organization-models?page=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>