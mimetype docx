--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -181,286 +181,286 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilingualism and Multiculturalism in Digital Libraries</w:t>
+                <w:t xml:space="preserve">Automatic Abstracting For Bibliographic Record Semantic Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nassreddine Znaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Ouamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5771/0943-7444-2023-6⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 244, pp.408-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.10.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420430v1</w:t>
+                <w:t xml:space="preserve">hal-04986719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+                <w:t xml:space="preserve">Multilingualism and Multiculturalism in Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amel Fraisse</w:t>
+                <w:t xml:space="preserve">Ismaïl Timimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t>
+              <w:t xml:space="preserve">Knowledge Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5771/0943-7444-2023-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000938v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sustainable and Open Access Knowledge Organization Model to Preserve Cultural Heritage and Language Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -544,3361 +544,3802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing Model for Multilingual Corpus and Knowledge Construction: The Case of Transnational Mark Twain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ZIN. Issues in Information Science. Information Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (1), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Language Gaps in Healthcare: Multilingual NLP for Enhanced Health Literacy and Data Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cities and Urban areas with Mobility based on Innovation and carbon Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouscayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ACIS 23rd International Conference on Software Engineering Research, Management and Applications (SERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SERA65747.2025.11202164⟩</w:t>
+              <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34746/epe2025-0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599595v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Equity for Non-Dominant Languages: Enhancing Metadata in Multilingual Digital Libraries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bridging Language Gaps in Healthcare: Multilingual NLP for Enhanced Health Literacy and Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouheb Mehdoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinie Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeong-Tae Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Technologies For ALL : LT4ALL 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/ACIS 23rd International Conference on Software Engineering Research, Management and Applications (SERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/ACIS, May 2025, Las Vegas, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SERA65747.2025.11202164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986701v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Multilingualism in Online Public Access Catalogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Promoting Equity for Non-Dominant Languages: Enhancing Metadata in Multilingual Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassreddine Znaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Technologies For ALL : LT4ALL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris Unesco, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986773v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing, computing and deep mapping cultural heritage and transnational bibliographic records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Multilingualism in Online Public Access Catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramit Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Fraisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Carlstead Brumfield</w:t>
+                <w:t xml:space="preserve">Nassreddine Znaidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The Conference on Information and Research Science Connecting to Digital and Library Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3677389.3702544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142820v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilingual Dashboard to Analyse Intercultural Knowledge Circulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crowdsourcing, computing and deep mapping cultural heritage and transnational bibliographic records ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben W Brumfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carlstead Brumfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 19th The Conference on Information and Research science Connecting to Digital and Library science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bari (Italy), Italy. pp.60-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274049v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It is not Dance, is Data: Gearing Ethical Circulation of Intangible Cultural Heritage practices in the Digital Space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crowdsourcing, computing and deep mapping cultural heritage and transnational bibliographic records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben W. Brumfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Carlstead Brumfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Legal and Ethical issues Workshop @LREC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Proceedings of The Conference on Information and Research Science Connecting to Digital and Library Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bari (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857673v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TL-Explorer: A Digital Humanities Tool for Mapping and Analyzing Translated Literature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Multilingual Dashboard to Analyse Intercultural Knowledge Circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the The 4th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZADAR University, Sep 2023, Zadar, Croatia. pp.8-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43849-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090881v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving Endangered European Cultural Heritage and Languages Through Translated Literary Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">It is not Dance, is Data: Gearing Ethical Circulation of Intangible Cultural Heritage practices in the Digital Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge P Yánez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Unesco, Dec 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">The Legal and Ethical issues Workshop @LREC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755623v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democratizing Access to Information: An Open and Inclusive Localization Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TL-Explorer: A Digital Humanities Tool for Mapping and Analyzing Translated Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Language Technologies for All (LT4All)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, UNESCO, Dec 2019, Paris, UNESCO Headquarters, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the The 4th Joint SIGHUM Workshop on Computational Linguistics for Cultural Heritage, Social Sciences, Humanities and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048434v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSETTA: Resources for Endangered languages through translated texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preserving Endangered European Cultural Heritage and Languages Through Translated Literary Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Center for Spatial and Textual Analysis (CESTA) Seminar Series, Stanford University, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Center for Spatial and Textual Analysis (CESTA), Apr 2019, Stanford, United States</w:t>
+              <w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unesco, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083801v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser les publications d’un laboratoire universitaire dans l’environnement de la science ouverte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Democratizing Access to Information: An Open and Inclusive Localization Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Proceedings of the Language Technologies for All (LT4All)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, UNESCO, Dec 2019, Paris, UNESCO Headquarters, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940352v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ROSETTA: Resources for Endangered languages through translated texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">The Center for Spatial and Textual Analysis (CESTA) Seminar Series, Stanford University, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Center for Spatial and Textual Analysis (CESTA), Apr 2019, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839407v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransLiTex: A Parallel Corpus of Translated Literary Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Building Multilingual Parallel Corpora for Under-Resourced Languages Using Translated Fictional Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beijing Advanced Innovation Center for Language Resources, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">The 3rd Workshop on Collaboration and Computing for Under-Resourced Languages: Sustaining Knowledge Diversity in the Digital Age (CCURL 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827884v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651438v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valoriser les publications d’un laboratoire universitaire dans l’environnement de la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t>
+              <w:t xml:space="preserve">ICOA 2018 3e colloque international sur le libre accès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESI Rabat, Nov 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854358v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Multilingual Parallel Corpora for Under-Resourced Languages Using Translated Fictional Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l’analyse des relations hommes-milieux ? Application au Parc national des Calanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Workshop on Collaboration and Computing for Under-Resourced Languages: Sustaining Knowledge Diversity in the Digital Age (CCURL 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire Hommes-Milieux Littoral méditerranéen. Labex DRIIHM, CNRS., Mar 2018, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839524v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Crowdsourcing and Computational Approaches for Digital Humanities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of The 4th International Scientific Conference Information Science in the Age of Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">DEFT 2018 - 14ème atelier Défi Fouille de Texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618425v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">TransLiTex: A Parallel Corpus of Translated Literary Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Eleventh International Conference on Language Resources and Evaluation (LREC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beijing Advanced Innovation Center for Language Resources, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651154v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des pratiques collaboratives pour les systèmes d’organisation de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque international du Chapitre français de l’ISKO – Systèmes d’organisation des connaissances et humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Knowledge Organisation, Nov 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617191v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing for Transnational Texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers des pratiques collaboratives pour les systèmes d’organisation de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Eighth International Conference on the State of Mark Twain Studies :The Place of Mark Twain in Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, New York, United States</w:t>
+              <w:t xml:space="preserve">10ème colloque international du Chapitre français de l’ISKO – Systèmes d’organisation des connaissances et humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Knowledge Organisation, Nov 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618431v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Crowdsourcing-based Approach to Data Collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium :Citizen Humanities and Networked Power: Crowdsourcing and the academy in the age of social media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Stanford, United States</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636920v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confluences entre la cité mondiale et Brasilia: Étude exploratoire sur les répercutions sur les de la pensée Otletienne dans l'architecture moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Merging Crowdsourcing and Computational Approaches for Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Takhtoukh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference of the French ISKO Chapter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">In Proceedings of The 4th International Scientific Conference Information Science in the Age of Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933339v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle générique pour une annotation à granularité fine des opinions et des sentiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crowdsourcing for Transnational Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier : Etudier le Web Politique: Regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">The Eighth International Conference on the State of Mark Twain Studies :The Place of Mark Twain in Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637441v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les Interjections pour détecter les émotions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Crowdsourcing-based Approach to Data Collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">Symposium :Citizen Humanities and Networked Power: Crowdsourcing and the academy in the age of social media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639808v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des émotions, sentiments et opinions exprimés dans les tweets : présentation et résultats de l'édition 2015 du défi fouille de texte (DEFT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Confluences entre la cité mondiale et Brasilia: Étude exploratoire sur les répercutions sur les de la pensée Otletienne dans l'architecture moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">11th International Conference of the French ISKO Chapter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617180v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interjections pour détecter les émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unifying model for Opinion, Sentiment and Emotion information extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un modèle générique pour une annotation à granularité fine des opinions et des sentiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3881-3886</w:t>
+              <w:t xml:space="preserve">Atelier : Etudier le Web Politique: Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613403v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter as a Comparable Corpus to build Multilingual Affective Lexicons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Utiliser les Interjections pour détecter les émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Workshop on Building and Using Comparable Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.17-21</w:t>
+              <w:t xml:space="preserve">Proceedings of the 22ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615963v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des Entités Nommées pour la classification des opinions minoritaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse des émotions, sentiments et opinions exprimés dans les tweets : présentation et résultats de l'édition 2015 du défi fouille de texte (DEFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gil Francopoulo</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of the 20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Les Sables d’Olonne, France</w:t>
+              <w:t xml:space="preserve">Actes de la 22e conférence sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618423v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An In Context and Collaborative Software Locali-sation Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Twitter as a Comparable Corpus to build Multilingual Affective Lexicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In proceedings of COLING 2012 the 24th International Conference on ComputationalLinguistics,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">The 7th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.17-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618428v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres par les utilisateurs finals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward a unifying model for Opinion, Sentiment and Emotion information extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infol@ngues III : Informatique et langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tabarka, Tunisia. pp.1-10</w:t>
+              <w:t xml:space="preserve">The 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3881-3886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959224v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'apport des Entités Nommées pour la classification des opinions minoritaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Paroubek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajeSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">In proceedings of the 20ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Les Sables d’Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959200v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An In Context and Collaborative Software Locali-sation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In proceedings of COLING 2012 the 24th International Conference on ComputationalLinguistics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bellynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MajeSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Avignon, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres par les utilisateurs finals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Infol@ngues III : Informatique et langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tabarka, Tunisia. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Solution for in Context and Collaborative Localization of most Commercial and Free Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bellynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Poznan, Poland. pp.536-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3908,65 +4349,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Endangered European Cultural Heritage and Languages Through Translated Literary Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3994,51 +4435,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International ConferenceLanguage Technologies for All (LT4All): Enabling Language Diversity &amp; Multilingualism Worldwide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4048,301 +4489,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 1 : conférence principale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 28e Conférence sur le Traitement Automatique des Langues Naturelles. Volume 3 : Démonstrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue &amp;quot;Collecting, Preserving, and Disseminating Endangered Cultural Heritage for New Understandings through Multilingual Approaches&amp;quot; of the Journal of Data Mining and Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4350,51 +4791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 2416-5999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4404,647 +4845,647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of a Corpus-based Approach to Translations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Corpus Applications in Literary and Translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Routledge, 2022, 9781003298328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003298328-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards multidimensionnels sur le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeliki Monnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Paquienséguy; Nicolas Pélissier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cHAPITRE 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société Française des Sciences de l’Information et de la Communication (SFSIC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-169, 2021, 978-2-914872-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Pélissier; Françoise Paquienséguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les humanités numériques. Positions et propositions des SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFSIC; CPdirsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-170, 2021, 978-2-914872-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Open, Inclusive and Sustainable Knowledge Organization Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Blickhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria van Hyning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Societey for Knowledge Organziation (ISKO). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization at the Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergon-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Advances in Knowledge Organization, 978-3-95650-775-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/9783956507762-133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of Term Weighting Scheme for Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Francopoulo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Language technology Challenges for Computer Science and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 8387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Cham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.116-128, 2014, Lecture Notes in Artificial Intelligence, 978-3-319-08957-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-08958-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5054,337 +5495,337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods and crowdsourcing for collection, analysis and visualization of ideas and multilingual editions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">À la rescousse ! Des corpus poussiéreux pour les langues de demain: Le projet Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Jenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ecole Doctorale Sciences Humaines et Sociales, Université de Lille : Communication numérique et sciences sociales</w:t>
+              <w:t xml:space="preserve">Séminaire Ecole doctorale Sciences Humaines et Sociales, Université de Lille: Traductions: théories et méthodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086589v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sustainable and Open Access Knowledge Organization Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computational methods and crowdsourcing for collection, analysis and visualization of ideas and multilingual editions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Axe 4: Circulation de l’information et Organisation de Connaissance, Laboratoire GERiiCO, Université de Lille.</w:t>
+              <w:t xml:space="preserve">Séminaire Ecole Doctorale Sciences Humaines et Sociales, Université de Lille : Communication numérique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086599v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rescousse ! Des corpus poussiéreux pour les langues de demain: Le projet Rosetta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Sustainable and Open Access Knowledge Organization Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Ecole doctorale Sciences Humaines et Sociales, Université de Lille: Traductions: théories et méthodologies</w:t>
+              <w:t xml:space="preserve">Séminaire Axe 4: Circulation de l’information et Organisation de Connaissance, Laboratoire GERiiCO, Université de Lille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086581v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Huck A Crowdsourcing-based Approach to Data Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Jenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5392,139 +5833,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelley Fisher Fishkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivrable D5.3 - Evaluation Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5534,309 +5975,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation Report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Affective Evaluation Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Delivrable 5.4 European project uComp. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652227v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Evaluation Toolkit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Delivrable 5.4 European project uComp. 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zweigenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Delivrable 5.3, European uComp Project. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652229v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements of Affective Knowledge Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Delivrable 5.1 European uComp Project. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5846,114 +6287,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation interne et en contexte des logiciels commerciaux et libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du texte et du document. Université de Grenoble, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00995093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6021,51 +6462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="761D5B42"/>
+    <w:nsid w:val="D7CF097D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6252,51 +6693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amel-fraisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8693-8862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146155580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2023-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10100303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Mehdoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinie Pak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeong-Tae Song" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA65747.2025.11202164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142820v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Brumfield" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlstead Brumfield" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P Y&#225;nez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755623v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839524v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Takhtoukh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975397v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298328-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047836v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blickhan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria van Hyning" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783956507762-133/towards-an-open-inclusive-and-sustainable-knowledge-organization-models?page=1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-133" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086599v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amel-fraisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8693-8862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146155580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassreddine Znaidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Ouamani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.10.215" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Timimi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2023-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zhai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Jenn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Fisher Fishkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info10100303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tan Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05071021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouscayrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0339" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouheb Mehdoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinie Pak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeong-Tae Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERA65747.2025.11202164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramit Goyal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702544" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W Brumfield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carlstead Brumfield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben W. Brumfield" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274049v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43849-3_2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge P Y&#225;nez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03755623v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839524v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617191v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618425v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Takhtoukh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618431v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933339v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01637441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01639808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zweigenbaum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bellynck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanchon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959201v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267336v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267340v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047828v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003298328-11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260449v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/wp-inside/uploads/2021/06/questionner-humanites-numeriques.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Blickhan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria van Hyning" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nomos-elibrary.de/10.5771/9783956507762-133/towards-an-open-inclusive-and-sustainable-knowledge-organization-models?page=1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783956507762-133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-08958-4_10#citeas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08958-4_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086599v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Favier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933447v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652229v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01652217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00995093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>