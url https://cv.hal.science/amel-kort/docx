--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -604,192 +604,300 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification d'une buse de nébulisation pour la génération d'aérosols calibrés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fires in nuclear industry: towards real-time quantification of wall aerosol deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Juhel Fauvel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+                <w:t xml:space="preserve">Helena Mastori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès Français Sur les Aérosols (CFA) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, PARIS, France. 2022, CFA2022</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Fire Safety Science - IAFSS 2026.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, La Rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746148v1</w:t>
+                <w:t xml:space="preserve">hal-05569642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualification d'une buse de nébulisation pour la génération d'aérosols calibrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Kort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Juhel Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gensdarmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème Congrès Français Sur les Aérosols (CFA) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, PARIS, France. 2022, CFA2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A resistive soot sensor for mass quantification through a correlation between conductance and soot mass loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -804,88 +912,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference - EAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden. , pp.P1-084, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03177014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -895,168 +1003,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification d'un impacteur Andersen avec l'Aerodynamic Aerosol Classifier (AAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bodiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Juhel Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gensdarmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2022 - 35ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA-CFA, May 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2022-28008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03937395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la réponse d'un capteur résistif aux suies produites par un solvant industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1120,92 +1228,92 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2021 - 34</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">ème</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2021-24818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de la tension de polarisation sur la réponse d'un capteur résistif de suies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1254,217 +1362,217 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2020-19777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03127622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'effet de la tension de polarisation sur la réponse d'un capteur résistif de suies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA2020 - 33ème Congrès Français sur les Aérosols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2020, Paris, France. pp.1-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05059995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d’un incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1528,145 +1636,145 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">ème</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Congrès Français sur les Arérosols - CFA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2019, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2019-16672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification spatiale du dépôt de suies dans un local lors d'un incendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Kort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Lakhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,87 +1795,87 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">EME</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> CONGRES FRANÇAIS SUR LES AEROSOLS CFA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASFERA - Association Française d'Etudes et de Recherches sur les Aérosols, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05185305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">True density of soot particles: A comparison of results highlighting the influence of the organic contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,65 +1920,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2017,51 +2125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05536625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pailloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-4-121-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lintis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03937395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-28008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Ouf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05536625v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pailloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Kort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-4-121-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03662406v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Ouf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Lakhmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gelain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03203120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2021.105783" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ouf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrous" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lintis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2019.04.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05569642v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Plumecocq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Mastori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Juhel Fauvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03177014v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03937395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bodiot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2022-28008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03145251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2021-24818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03127622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2020-19777" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05059995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Ouf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Malet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2019-16672" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05185305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Ouf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>