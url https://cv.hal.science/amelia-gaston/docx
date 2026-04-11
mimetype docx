--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -3402,277 +3402,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined genetic, genomic and physiological approaches to characterize flowering in Fragaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélia Gaston</w:t>
+                <w:t xml:space="preserve">Usefulness of FaPFRU-associated remontancy markers in cultivated octoploid strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Salinas-Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomes XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">American Society for Horticultural Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738807v1</w:t>
+                <w:t xml:space="preserve">hal-02741610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of FaPFRU-associated remontancy markers in cultivated octoploid strawberry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Salinas-Aponte</w:t>
+                <w:t xml:space="preserve">Combined genetic, genomic and physiological approaches to characterize flowering in Fragaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Perrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Tenreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Kim</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amèlia Gaston</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Horticultural Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomes XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741610v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular control of sexual and asexual reproduction in strawberry</w:t>
               </w:r>
@@ -4277,277 +4277,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the evolutionary history of Fragaria (Strawberry) : polyploids from phylogenetic analyses of low-copy nuclear genes</w:t>
+                <w:t xml:space="preserve">Use of a reference octoploid map for detecting homoeologous QTLs potentially involved in viability in the cultivated strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Ainoüche</w:t>
+                <w:t xml:space="preserve">Daniel Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Ainouche</w:t>
+                <w:t xml:space="preserve">Nicole Pedeprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XVIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Diego, Canada. 23 p</w:t>
+              <w:t xml:space="preserve">6. International Strawberry Symposium ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Huelva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820156v1</w:t>
+                <w:t xml:space="preserve">hal-02757770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a reference octoploid map for detecting homoeologous QTLs potentially involved in viability in the cultivated strawberry</w:t>
+                <w:t xml:space="preserve">Reconstructing the evolutionary history of Fragaria (Strawberry) : polyploids from phylogenetic analyses of low-copy nuclear genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Roca</w:t>
+                <w:t xml:space="preserve">Abdelkader Ainoüche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pedeprat</w:t>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Strawberry Symposium ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Huelva, Spain</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XVIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, Canada. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757770v1</w:t>
+                <w:t xml:space="preserve">hal-02820156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of genetic dissection of seasonal vs recurrent flowering according to year in the cultivated strawberry</w:t>
               </w:r>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Plant Science Organisation (EPSO) conference "Plant for life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Olos, Finland. 2010</w:t>
@@ -6277,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Maria Rosemarie Ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kr&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1563658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685616v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lesemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae279/7700919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Ring" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.869655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sabbadini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa270" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.10.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F S&#225;nchez-Sevilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Botella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Folta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144960" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappelletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1309.32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Tenreira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Salinas-Aponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Demene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedeprat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ainouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Schafleitner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Maria Rosemarie Ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kr&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1563658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685616v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lesemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae279/7700919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Ring" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.869655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sabbadini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa270" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.10.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F S&#225;nchez-Sevilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Botella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Folta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144960" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappelletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1309.32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Tenreira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Salinas-Aponte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Demene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedeprat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ainouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Schafleitner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>