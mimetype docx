--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -770,265 +770,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite Quantitative Trait Loci for flavonoids provide new insights into the genetic architecture of strawberry (Fragaria x ananassa) fruit quality</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Make it bloom! CONSTANS contributes to day neutrality in rose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hoffmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèlia Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (14), pp.3923-3926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747351v1</w:t>
+                <w:t xml:space="preserve">hal-02903083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make it bloom! CONSTANS contributes to day neutrality in rose</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amèlia Gaston</w:t>
+                <w:t xml:space="preserve">Metabolite Quantitative Trait Loci for flavonoids provide new insights into the genetic architecture of strawberry (Fragaria x ananassa) fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Ring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 71 (14), pp.3923-3926. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (25), pp.6927-6939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903083v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the Solanaceae Strategies to Strawberry Crop Improvement</w:t>
               </w:r>
@@ -1040,64 +1040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (2), pp.130-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (19), pp.5643 - 5655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (11), pp.2176-2189. </w:t>
@@ -2216,221 +2216,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axillary meristem is central to the trade-off between flowering and runnering in strawberry</w:t>
+                <w:t xml:space="preserve">Plant architecture: a tool for fine phenotyping of strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Winter Berry School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Med-Berry Project, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732502v1</w:t>
+                <w:t xml:space="preserve">hal-04732477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant architecture: a tool for fine phenotyping of strawberry</w:t>
+                <w:t xml:space="preserve">Axillary meristem is central to the trade-off between flowering and runnering in strawberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Berry School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Med-Berry Project, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732477v1</w:t>
+                <w:t xml:space="preserve">hal-04732502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To become a stolon or a branch; that is the AXM question</w:t>
               </w:r>
@@ -2524,51 +2524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2658,64 +2658,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Bollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Denoyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFOR online Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
@@ -3402,277 +3402,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of FaPFRU-associated remontancy markers in cultivated octoploid strawberry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined genetic, genomic and physiological approaches to characterize flowering in Fragaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Perrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracey Tenreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Salinas-Aponte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amèlia Gaston</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Horticultural Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genomes XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741610v1</w:t>
+                <w:t xml:space="preserve">hal-02738807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined genetic, genomic and physiological approaches to characterize flowering in Fragaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélia Gaston</w:t>
+                <w:t xml:space="preserve">Usefulness of FaPFRU-associated remontancy markers in cultivated octoploid strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Salinas-Aponte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amèlia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genomes XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">American Society for Horticultural Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738807v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular control of sexual and asexual reproduction in strawberry</w:t>
               </w:r>
@@ -3835,51 +3835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey Tenreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flower Workshop 2013 - Molecular mechanisms controlling flower development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gien, France</w:t>
@@ -4027,527 +4027,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blooming and blooming again : what we learn from rose and strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Iwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
+                <w:t xml:space="preserve">Marie Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t>
+              <w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821069v1</w:t>
+                <w:t xml:space="preserve">hal-01189573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blooming and blooming again : what we learn from rose and strawberry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+                <w:t xml:space="preserve">QTLs detection for phenological traits within the Rosaceae family.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Randoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Thouroude</w:t>
+                <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Rosaceae Genomics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Stellenbosch, South Africa. 2 p</w:t>
+              <w:t xml:space="preserve">5. Rosaceae Genomic Conference RGC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Research Council (ARC). Cape-Town, ZAF., Nov 2010, Cape-Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189573v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a reference octoploid map for detecting homoeologous QTLs potentially involved in viability in the cultivated strawberry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Reconstructing the evolutionary history of Fragaria (Strawberry) : polyploids from phylogenetic analyses of low-copy nuclear genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Roca</w:t>
+                <w:t xml:space="preserve">Abdelkader Ainoüche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pedeprat</w:t>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Strawberry Symposium ISHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Huelva, Spain</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XVIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, Canada. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757770v1</w:t>
+                <w:t xml:space="preserve">hal-02820156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the evolutionary history of Fragaria (Strawberry) : polyploids from phylogenetic analyses of low-copy nuclear genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Use of a reference octoploid map for detecting homoeologous QTLs potentially involved in viability in the cultivated strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Ainoüche</w:t>
+                <w:t xml:space="preserve">Daniel Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Ainouche</w:t>
+                <w:t xml:space="preserve">Nicole Pedeprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XVIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Diego, Canada. 23 p</w:t>
+              <w:t xml:space="preserve">6. International Strawberry Symposium ISHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Huelva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820156v1</w:t>
+                <w:t xml:space="preserve">hal-02757770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of genetic dissection of seasonal vs recurrent flowering according to year in the cultivated strawberry</w:t>
               </w:r>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracey Tenreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular mechanisms controlling flower development (Flower Workshop 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Giens, France. 2013</w:t>
@@ -5294,51 +5294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Plant Science Organisation (EPSO) conference "Plant for life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Olos, Finland. 2010</w:t>
@@ -5531,51 +5531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Denoyes-Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Olbricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Ring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5948,51 +5948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Ring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6277,51 +6277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Maria Rosemarie Ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kr&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1563658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685616v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lesemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae279/7700919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Ring" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.869655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sabbadini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747351v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa270" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.10.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F S&#225;nchez-Sevilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Botella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Folta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144960" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732477v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappelletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1309.32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Tenreira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Salinas-Aponte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Demene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedeprat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ainouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Schafleitner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Maria Rosemarie Ziegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Devers" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Kr&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2025.1563658" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685616v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Lesemann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae279/7700919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04084880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demen&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Heidsieck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad097" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Potier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Ring" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.869655" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;lia Gaston" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sabbadini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17557" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747351v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoffmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01855" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.10.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Glavier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847182" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali S. Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;pout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Gaston-Dauzon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2017.82" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01398331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gu&#233;don" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12574" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636885v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F S&#225;nchez-Sevilla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniko A. Horvath" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Botella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Folta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0144960" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert047" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209893v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikaru Iwata" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04776.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732502v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cappelletti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1309.32" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Bollier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388070v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracey Tenreira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741610v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Salinas-Aponte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809660v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Demene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Iwata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189573v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Randoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821069v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Costes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes-Rothan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aino&#252;che" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pedeprat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820953v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lerceteau-K&#246;hler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ainouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. Ainouche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Olbricht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chartier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Denoyes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804630v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604572v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aprosio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817428v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819685v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olbricht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Schafleitner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347053v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>