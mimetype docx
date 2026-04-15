--- v0 (2026-03-05)
+++ v1 (2026-04-15)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3336475E"/>
+    <w:nsid w:val="B85F6187"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D77751FC"/>
+    <w:nsid w:val="9CCB0325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="30D31B8A"/>
+    <w:nsid w:val="0380D42B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="22E5707B"/>
+    <w:nsid w:val="2B26E43C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C97FA63"/>
+    <w:nsid w:val="14FBA587"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="1019631E"/>
+    <w:nsid w:val="2A519E8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E0089C39"/>
+    <w:nsid w:val="0E7B9C63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="93B26EB9"/>
+    <w:nsid w:val="55BD9323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>