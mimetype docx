--- v1 (2026-04-15)
+++ v2 (2026-05-12)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B85F6187"/>
+    <w:nsid w:val="93384335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9CCB0325"/>
+    <w:nsid w:val="612439DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0380D42B"/>
+    <w:nsid w:val="2CA286B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B26E43C"/>
+    <w:nsid w:val="25CBCCC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="14FBA587"/>
+    <w:nsid w:val="C9624C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2A519E8B"/>
+    <w:nsid w:val="41326D59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0E7B9C63"/>
+    <w:nsid w:val="FA041F59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="55BD9323"/>
+    <w:nsid w:val="4486D9B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>