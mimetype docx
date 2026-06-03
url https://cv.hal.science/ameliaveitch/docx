--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93384335"/>
+    <w:nsid w:val="D09FC1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="612439DE"/>
+    <w:nsid w:val="94A46701"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CA286B3"/>
+    <w:nsid w:val="CB4B04D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25CBCCC9"/>
+    <w:nsid w:val="1779BCA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C9624C53"/>
+    <w:nsid w:val="28651C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="41326D59"/>
+    <w:nsid w:val="AA9B5F92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FA041F59"/>
+    <w:nsid w:val="891FC7BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4486D9B9"/>
+    <w:nsid w:val="16D9B576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>