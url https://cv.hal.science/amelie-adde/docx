--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1227,234 +1227,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La métrique du Castigo sin venganza ou le déni de l’offense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CALEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Christ et le crabe : réflexions sur la mythographie de François Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.307--324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’enfance et la conversion de Saint-François Xavier: un homme ordinaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes parallèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.83--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217106v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01217107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La escenificación de la Historia en Luces de bohemia de Valle-Inclán : una estética áurea al servicio de la modernidad</w:t>
               </w:r>
@@ -4133,51 +4133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DABC4A0E"/>
+    <w:nsid w:val="7FC7C7BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4364,51 +4364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-adde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1535-2183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Adde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217107v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dodille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04950865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-adde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1535-2183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Adde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dodille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04950865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>