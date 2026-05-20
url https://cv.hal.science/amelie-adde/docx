--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -675,1752 +675,1752 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maribel de Miguel Mihura ou l'art du renversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude autour des programmes du Bachibac et de la spécialité LLCER du cycle terminal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Lepage; Eva Touboul, Sep 2023, Paris Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Los Sueños de Quevedo: du rire aux larmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Agrégation / CAPES Espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2023, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Lepage; Eva Touboul, Sep 2023, Paris Nanterre, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorolla hablando de España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Agrégation / CAPES Espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2020, Amiens (Université Picardie Jules Verne), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Sorolla hablando de España</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comicidad en La dama boba de Lope de Vega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Agrégation / CAPES Espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2020, Amiens (Université Picardie Jules Verne), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La comicidad en La dama boba de Lope de Vega</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dama boba, ¿una autopromoción de Lope de Vega?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Agrégation / CAPES Espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2019, Amiens (Université Picardie Jules Verne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La teatralidad en La Tribuna de Emilia Pardo Bazán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Agrégation / CAPES Espagnol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2020, Amiens (Université Picardie Jules Verne), Francia</w:t>
+              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2019, Amiens (Université Picardie Jules Verne), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2019, Amiens (Université Picardie Jules Verne), Francia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo absurdo en Rayuela de Julio Cortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Concours Agrégation / CAPES d'Espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2018, Amiens (Université Picardie Jules Verne), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2019, Amiens (Université Picardie Jules Verne), France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène du désir dans &amp;quot;La Célestine&amp;quot; par Antoine Vitez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mise en scène dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Picod; Justine Guitard, Feb 2016, Perpignan, France. pp.135-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jacqueline Timmerman, Nov 2018, Amiens (Université Picardie Jules Verne), Francia</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métrique du Castigo sin venganza ou le déni de l’offense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du laboratoire CALEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Claire Picod; Justine Guitard, Feb 2016, Perpignan, France. pp.135-152</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Christ et le crabe : réflexions sur la mythographie de François Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.307--324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Rennes, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance et la conversion de Saint-François Xavier: un homme ordinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes parallèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.83--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Saint-Denis, La Réunion. pp.307--324</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La escenificación de la Historia en Luces de bohemia de Valle-Inclán : una estética áurea al servicio de la modernidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international «Culturas y escrituras entre siglos (del XVI al XXI): épocas de transición»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Saint-Denis, Reunión. pp.7--17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.83--94</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apuntes sobre la métrica en el Coloquio de la conquista del Japón hecha por San Francisco Javier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">San Francisco Javier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Goa, India. pp.23--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Saint-Denis, Reunión. pp.7--17</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les poètes espagnols des années 70 : même âge, même génération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Tranches de l’art : la question de la génération dans la littérature et dans les arts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Goa, India. pp.23--31</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficiles négociations luso-castillanes sur les Moluques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "La Compagnie des indes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le théâtre espagnol classique aujourd'hui.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Rencontre Hispano-français de Chercheurs (SHF/APFUE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relación pedagógica y formación del profesorado en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inteligencia emocional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Las Palmas de Gran Canaria, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp.14</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des techniques nouvelles aux nouvelles technologies : du débat posé par les premières innovations dans le théâtre du Siècle d’Or espagnol à celui qu'elles posent aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et Nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lucile Garbagnati; Pierre Morelli, Feb 2003, Besançon (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Las Palmas de Gran Canaria, España</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo carnavalesco en el Perro del Hortelano de Lope de Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso Brasileiro de Hispanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mario M. González, Sep 2006, Florianópolis, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lucile Garbagnati; Pierre Morelli, Feb 2003, Besançon (online), France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Quijote y el Persiles de Miguel de Cervantes : un diálogo metaliterario entre dos novelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El Quijote en Buenos Aires. Lecturas cervantinas en el cuarto centenario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alicia Parodi; Julia d'Onofrio; Juan Diego Vila, Sep 2005, Buenos Aires, Argentina. pp.789-797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mario M. González, Sep 2006, Florianópolis, Brasil</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Prólogo &amp;quot;Al Teatro&amp;quot; de La Dorotea de Lope de Vega: un contrato de lectura paradójico?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria de la palabra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, María Luisa Lobato; Francisco Domínguez Matito, Jul 2002, Burgos, España. pp.157-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alicia Parodi; Julia d'Onofrio; Juan Diego Vila, Sep 2005, Buenos Aires, Argentina. pp.789-797</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressorts du comique dans les Intermèdes de Caldéron de la Barca (XVIIe), ou comment régler ses comptes avec son ennemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000 ans de rire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mongi Madini, Jun 2000, Besancon, France. pp.133-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mongi Madini, Jun 2000, Besancon, France. pp.133-142</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las relaciones Rey/Príncipe en El Príncipe don Carlos de Jiménez de Enciso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre et Pouvoir/ Teatro y Poder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Meyran; Alejandro Ortiz; Francis Sureda, Oct 1998, Perpignan, Francia. pp.93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, María Luisa Lobato; Francisco Domínguez Matito, Jul 2002, Burgos, España. pp.157-168</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El contrato de lectura de La Celestina : acerca del nuevo prólogo de Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congresso da ABH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, São Paulo, Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, São Paulo, Brasil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Guzmán de Alfarache de Mateo Alemán : atalaya de la violencia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la violence dans la littérature de langue espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amadeo López, Dec 2002, Nanterre, Francia. pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232311v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04232301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las Carnestolendas, un buen ejemplo del arte cómico calderoniano</w:t>
               </w:r>
@@ -2846,177 +2846,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mondes parallèles dans les espaces coloniaux, XVIe-XXIe siècles : regards croisés dans le monde indiano-océanique : histoire, patrimoine, fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Dodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vilasnee Tampoe-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013, 978-2-336-00663-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La versification du théâtre espagnol du Siècle d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, pp.216, 2013, Critique littéraire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875828v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01171819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3548,319 +3548,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usurpation et légitimité du territoire dans La Tempête de W. Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vâlcu, A. and Ganea, A. E. and Andrei, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascicule XXIII Mélanges Francophones: Formes textuelles de la communication : de la production à la réception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galati University, pp.109--121, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fête paradoxale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelo Colombo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en littérature et civilisation européennes et hispano-américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.455-463, 2009, Annales Littéraires, 978-2-84867-245-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Galati University, pp.109--121, 2009</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figuras del deseo en El perro del hortelano de Lope de Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Adde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Moulin-Civil; Lina Iglesias; Béatrice Ménard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du désir dans la littérature de langue espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Université Paris 10 Nanterre, pp.13-26, 2007, 978-2-85901-027-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04232350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teatro y novela cervantina: interferencias de los géneros en Los trabajos de Persiles y Segismunda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Adde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héctor Brioso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cervantes y el mundo del teatro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reichenberger, pp.119-136, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875827v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04232350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4133,51 +4133,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC7C7BB"/>
+    <w:nsid w:val="2770437F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4364,51 +4364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-adde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1535-2183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Adde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333912v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dodille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04950865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212668v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232350v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-adde" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1535-2183" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Adde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01871926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02406730v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232341v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333912v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333908v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333904v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333901v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232356v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217106v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217108v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01174577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217101v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217098v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232334v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232336v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232326v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232294v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232280v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dodille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilasnee Tampoe-Hautin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875828v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04950865v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214332v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214334v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04232530v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>