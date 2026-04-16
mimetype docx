--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -283,255 +283,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.I158 à XLIII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refocusing on Territory: A Strategic Weapon Against Isomorphism for Banking Cooperatives</w:t>
+                <w:t xml:space="preserve">Understanding the socio-economic effects of co-operatives: An Ivorian case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Vézina</w:t>
+                <w:t xml:space="preserve">Kouassi N'Goran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Entrepreneurial and Organizational Diversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.100-118. </w:t>
+              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.12-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5947/jeod.2025.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.61869/QXBV9897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05139808v1</w:t>
+                <w:t xml:space="preserve">halshs-05442198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the socio-economic effects of co-operatives: An Ivorian case</w:t>
+                <w:t xml:space="preserve">Refocusing on Territory: A Strategic Weapon Against Isomorphism for Banking Cooperatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi N'Goran</w:t>
+                <w:t xml:space="preserve">Martine Vézina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of co-operative studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (3), pp.12-25. </w:t>
+              <w:t xml:space="preserve">Journal of Entrepreneurial and Organizational Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.100-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61869/QXBV9897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5947/jeod.2025.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05442198v1</w:t>
+                <w:t xml:space="preserve">halshs-05139808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal governance and day-to-day management: mechanisms for inclusion and diversity in nonprofit organizations</w:t>
               </w:r>
@@ -615,291 +615,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05372557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duverger (Timothée) - L’économie sociale et solidaire. - Paris, La Découverte, 2023 (Repères). 127 p. Bibliogr.</w:t>
+                <w:t xml:space="preserve">La marchandisation, un processus aux multiples facettes. Enseignements à partir du secteur de l’aide à domicile en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.734.0742⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 234 (4), pp.47-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.234.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05476150v1</w:t>
+                <w:t xml:space="preserve">halshs-04529735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un commun d’énergie renouvelable. Analyse de trois projets en codéveloppement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (3), pp.63-82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.193.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marchandisation, un processus aux multiples facettes. Enseignements à partir du secteur de l’aide à domicile en France</w:t>
+                <w:t xml:space="preserve">Duverger (Timothée) - L’économie sociale et solidaire. - Paris, La Découverte, 2023 (Repères). 127 p. Bibliogr.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 234 (4), pp.47-69. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (4-5), pp.742-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.234.0047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.734.0742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04529735v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05476150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonprofits and community resilience during a pandemic: a France-Quebec perspective</w:t>
               </w:r>
@@ -924,51 +924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vézina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1009,160 +1009,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage à Danièle Demoustier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La convention d’identité coopérative : création de compromis sectoriels et territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
+                <w:t xml:space="preserve">Maryline Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-J. Bouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/recma.368.0032⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 | 1er semestre, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.22457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04454394v1</w:t>
+                <w:t xml:space="preserve">hal-04435785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations à la rencontre des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1178,161 +1165,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 685, pp.19-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04255823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convention d’identité coopérative : création de compromis sectoriels et territoriaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hommage à Danièle Demoustier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Filippi</w:t>
+                <w:t xml:space="preserve">Marie-J. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Petrella</w:t>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 | 1er semestre, 24 p. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (368), pp.28-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.22457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/recma.368.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435785v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04454394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité, distance et coopération</w:t>
               </w:r>
@@ -2057,196 +2057,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01437099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, interprétation et mémorisation du savoir idiosyncrasique dans la banque solidaire</w:t>
+                <w:t xml:space="preserve">Social and solidarity finance: A conceptual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Cornée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.163.0093⟩</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2015.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01432779v1</w:t>
+                <w:t xml:space="preserve">hal-01263699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social and solidarity finance: A conceptual approach</w:t>
+                <w:t xml:space="preserve">Composition, interprétation et mémorisation du savoir idiosyncrasique dans la banque solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cornée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.93-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2015.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sim.163.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263699v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01432779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives : agent de régulation au cœur du système capitaliste ?</w:t>
               </w:r>
@@ -2330,183 +2330,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01437101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance solidaire et système financier : une approche historique</w:t>
+                <w:t xml:space="preserve">Le groupement d'employeurs: une réponse à la recherche de flexibilité et de sécurité dans la gestion de l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 329, pp.65 -78. </w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1017934ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.1982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00973197v1</w:t>
+                <w:t xml:space="preserve">halshs-00973199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le groupement d'employeurs: une réponse à la recherche de flexibilité et de sécurité dans la gestion de l'emploi</w:t>
+                <w:t xml:space="preserve">Finance solidaire et système financier : une approche historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 47, pp.2. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 329, pp.65 -78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.1982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1017934ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00973199v1</w:t>
+                <w:t xml:space="preserve">halshs-00973197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finances solidaires et territoires : analyses en Bretagne et Pays-de-la-Loire</w:t>
               </w:r>
@@ -3141,1554 +3141,1554 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme espace d’interaction entre ESS et action publique locale</w:t>
+                <w:t xml:space="preserve">Financing solidarity: building an alternative financial system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurent Fraisse; Marie-Catherine Henry; Jean-Louis Laville. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie J. Bouchard; Damien Rousselière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les politiques locales de l'économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">A Modern Guide to the Social and Solidarity Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.114-137, 2026, 978-1-03531-089-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Érès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eres.frais.2024.01.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4337/9781035310906.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739452v1</w:t>
+                <w:t xml:space="preserve">halshs-05554247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations de l’ESS, vectrices de transformation RH sur un territoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le territoire comme espace d’interaction entre ESS et action publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Fraisse; Marie-Catherine Henry; Jean-Louis Laville. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les politiques locales de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-64, 2024, Sociologie économique, 978-2-7492-8074-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.frais.2024.01.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04259849v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets des orientations stratégiques des OESS sur les politiques de GRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisations de l’ESS, vectrices de transformation RH sur un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Maisonnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vuibert, pp.95-112, 2023, 978-2-311-41275-8</w:t>
+              <w:t xml:space="preserve">, Vuibert, pp.113-127, 2023, 978-2-311-41275-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04259831v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04259849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxical relation between consumer co-operatives and transformation in French history since the 19th century</w:t>
+                <w:t xml:space="preserve">Les effets des orientations stratégiques des OESS sur les politiques de GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">John F. Wilson; Anthony Webster; Espen Ekberg; Samuli Skurnik. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahla Salameh Bchara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maisonnasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The consumer co-operative sector : International perspectives on strategic renewal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.95-112, 2023, 978-2-311-41275-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04317908v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04259831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des salariés dans une PME de l'ESS destinée à l'insertion professionnelle</w:t>
+                <w:t xml:space="preserve">The paradoxical relation between consumer co-operatives and transformation in French history since the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John F. Wilson; Anthony Webster; Espen Ekberg; Samuli Skurnik. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management des ressources humaines : voyage au cœur d'une diversité de PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The consumer co-operative sector : International perspectives on strategic renewal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-14, 2023, 978-1-032-36801-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuibert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4324/9781003333838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026185v1</w:t>
+                <w:t xml:space="preserve">halshs-04317908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialisation des entreprises de l'ESS, un choix contraint ?</w:t>
+                <w:t xml:space="preserve">Management des salariés dans une PME de l'ESS destinée à l'insertion professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La responsabilité territoriale des entreprises</w:t>
+              <w:t xml:space="preserve">Management des ressources humaines : voyage au cœur d'une diversité de PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bord de l'Eau</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-168, 2022, Territoires de l'ESS, 978-2-35687-886-1</w:t>
+                <w:t xml:space="preserve">Vuibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Recherche AGRH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021374v1</w:t>
+                <w:t xml:space="preserve">hal-04026185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement institutionnel dans l’aide à domicile au prisme de la marchandisation</w:t>
+                <w:t xml:space="preserve">La territorialisation des entreprises de l'ESS, un choix contraint ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bruno Lamotte. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryline Filippi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie sociale et crises du XXIe siècle : XLIe Journées de l'Association d'économie sociale, jeudi 08 et vendredi 09 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Campus ouvert, pp.67-84, 2022, 979-10-90293-69-4</w:t>
+              <w:t xml:space="preserve">La responsabilité territoriale des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-168, 2022, Territoires de l'ESS, 978-2-35687-886-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964827v1</w:t>
+                <w:t xml:space="preserve">hal-04021374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation within and the institutionalization of participatory renewable energy projects in France: a focus on co-developed citizen, public and private partnership projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Litvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blangy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Debizet, M. Pappalardo, F. Wurtz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Energy Communities. Emergence, Places, Organizations, Decision Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.192-211, 2022, Routledge Explorations in Energy Studies, 9781032190662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003257547-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Crowdfunding: Towards a Commodification of Generosity</w:t>
+                <w:t xml:space="preserve">Le changement institutionnel dans l’aide à domicile au prisme de la marchandisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Lamotte. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges, volume 15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie sociale et crises du XXIe siècle : XLIe Journées de l'Association d'économie sociale, jeudi 08 et vendredi 09 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Campus ouvert, pp.67-84, 2022, 979-10-90293-69-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S2043-905920210000015027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03553927v1</w:t>
+                <w:t xml:space="preserve">hal-03964827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand une association du médico-social tend à ‘bénévoliser’ le salariat : le cas Verseau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Crowdfunding: Towards a Commodification of Generosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0034⟩</w:t>
+              <w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges, volume 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emerald Publishing Limited, pp.167-180, 2021, Critical Studies on Corporate Responsibility, Governance and Sustainability, 978-1-80117-789-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2043-905920210000015027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566186v1</w:t>
+                <w:t xml:space="preserve">hal-03553927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mobiliser des administrateurs bénévoles ?</w:t>
+                <w:t xml:space="preserve">La diversité des formes de gouvernance dans le réseau d'associations Aquila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
+              <w:t xml:space="preserve">Anne Bartel Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.108-113, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0108⟩</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.114-120, 2021, 9782376874997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556914v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des formes de gouvernance dans le réseau d'associations Aquila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and promoters during international fieldwork in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Bartel Radic. </w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David S.A. Guttormsen; Jacob Lauring; Malcolm Chapman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-294, 2021, Business 2021, 978 1 78897 011 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205839v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and promoters during international fieldwork in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Abdo</w:t>
+                <w:t xml:space="preserve">La diversité des formes de gouvernance dans le réseau d’associations Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">David S.A. Guttormsen; Jacob Lauring; Malcolm Chapman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
+              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Elgar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.114-120, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566093v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des formes de gouvernance dans le réseau d’associations Aquila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment mobiliser des administrateurs bénévoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.108-113, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS Editions</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739436v1</w:t>
+                <w:t xml:space="preserve">hal-03556914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bénévolat est-il la face cachée du travail associatif ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand une association du médico-social tend à ‘bénévoliser’ le salariat : le cas Verseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.21-27, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
+              <w:t xml:space="preserve">, Editions Management &amp; Société EMS, pp.34-41, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556906v1</w:t>
+                <w:t xml:space="preserve">hal-03566186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 20. Comment articuler l’engagement bénévole et l’engagement salarié du monde associatif ?</w:t>
               </w:r>
@@ -4714,51 +4714,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Urvoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : Pratiques, paradoxes, préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.144-148, 2021, Economie et société, 978-2-37687-499-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,135 +4776,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes d'information dans la gestion-client : analyse des mutations dans les relations de clientèle</w:t>
+                <w:t xml:space="preserve">Le bénévolat est-il la face cachée du travail associatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Aude Deville; Eric Lamarque; Géraldine Michel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, pp.155-178, 2020, Gestion en liberté, 978-2-37687-375-4. </w:t>
+              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.21-27, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.devil.2020.01.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553913v1</w:t>
+                <w:t xml:space="preserve">hal-03556906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives de consommation et le tournant de la modernité dans les années 60</w:t>
               </w:r>
@@ -4996,281 +4970,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier des études de cas qualitatives avec QCA : enjeux et processus de la méthode à partir d’une recherche sur la collaboration inter-organisationnelle</w:t>
+                <w:t xml:space="preserve">Les systèmes d'information dans la gestion-client : analyse des mutations dans les relations de clientèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deville; Eric Lamarque; Géraldine Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.155-178, 2020, Gestion en liberté, 978-2-37687-375-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.devil.2020.01.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566106v1</w:t>
+                <w:t xml:space="preserve">hal-03553913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying qualitative case study research with QCA : implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
+                <w:t xml:space="preserve">Quantifier des études de cas qualitatives avec QCA : enjeux et processus de la méthode à partir d’une recherche sur la collaboration inter-organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haidar Hezam</w:t>
+                <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.26-43, 2019</w:t>
+              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.6-25, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810007v1</w:t>
+                <w:t xml:space="preserve">hal-03566106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying qualitative case study research with QCA: implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EIKV, 2019</w:t>
@@ -5293,199 +5276,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for analyzing life histories using CAQDAS software</w:t>
+                <w:t xml:space="preserve">Quantifying qualitative case study research with QCA : implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bovet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Hezam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative and alternative research methods in economics and business administration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.26-43, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02319240v1</w:t>
+                <w:t xml:space="preserve">hal-04810007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la place et le rôle des entreprises de l’ESS dans le développement territorial</w:t>
+                <w:t xml:space="preserve">Method for analyzing life histories using CAQDAS software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renouveler la géographie économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, 2018, Géographie, 978-2-7178-7014-5</w:t>
+              <w:t xml:space="preserve">Innovative and alternative research methods in economics and business administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01817760v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02319240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance participative</w:t>
               </w:r>
@@ -5650,1221 +5646,1221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of Consumer Co-operatives in France: From the Conquest of Consumption by the Masses to the Challenge of Mass Consumption</w:t>
+                <w:t xml:space="preserve">Comprendre la place et le rôle des entreprises de l’ESS dans le développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lambersens</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Mary Hilson, Silke Neunsinger, Greg Patmore. </w:t>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Global History of Consumer Co-operation since 1850 : Movements and Businesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Renouveler la géographie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2018, Géographie, 978-2-7178-7014-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02000069v1</w:t>
+                <w:t xml:space="preserve">halshs-01817760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives énergétiques dans un système énergétique national : regards croisés entre la France et l’Italie</w:t>
+                <w:t xml:space="preserve">History of Consumer Co-operatives in France: From the Conquest of Consumption by the Masses to the Challenge of Mass Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Amélie Artis. </w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Demoustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambersens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mélo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mary Hilson, Silke Neunsinger, Greg Patmore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coopération, gouvernance, territoires et transition énergétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A Global History of Consumer Co-operation since 1850 : Movements and Businesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.99-120, 2017, Studies in Global Social History, 978-90-04-33655-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004336551_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01817758v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Garden City, une référence pour la requalification de la ville diffuse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les coopératives énergétiques dans un système énergétique national : regards croisés entre la France et l’Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Pezzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sadoux</w:t>
-[...56 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anastasia Panenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amélie Artis. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités urbaines: du projet utopique au développement durable </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Coopération, gouvernance, territoires et transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus ouvert, 2017, 979-10-90293-39-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633204v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La banalisation des coopératives : une dynamique irréversible ? Le cas des banques coopératives en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Garden City, une référence pour la requalification de la ville diffuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Susan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Coopératives : Nouvelles pratiques, nouvelles analyses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Campus ouvert, 2016, ESS, 979-10-90293-28-1</w:t>
+              <w:t xml:space="preserve">Inégalités urbaines: du projet utopique au développement durable </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440236v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La banalisation des coopératives : une dynamique irréversible ? Le cas des banques coopératives en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandrine Ansart; Amélie Artis; Virginie Monvoisin. </w:t>
+              <w:t xml:space="preserve">Sandrine Ansart, Amélie Artis, Virginie Monvoisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Coopératives : Nouvelles pratiques, nouvelles analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Campus ouvert, 2016, 979-10-90293-28-1</w:t>
+              <w:t xml:space="preserve">, Campus ouvert, 2016, ESS, 979-10-90293-28-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01432793v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the social economy count? How do we count it? Representations of the social economy through statistical indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Marie J. Bouchard; Damien Rousseliere. </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Ansart; Amélie Artis; Virginie Monvoisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Weight of the Social Economy : An International Perspective</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Coopératives : Nouvelles pratiques, nouvelles analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus ouvert, 2016, 979-10-90293-28-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01437106v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01432793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financement des structures de l’ESS et finances solidaires .</w:t>
+                <w:t xml:space="preserve">Does the social economy count? How do we count it? Representations of the social economy through statistical indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Robert Holcman. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J. Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie J. Bouchard; Damien Rousseliere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.135-165, 2015, 9782100721214. </w:t>
+              <w:t xml:space="preserve">The Weight of the Social Economy : An International Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Presses Interuniversitaires Europeennes, 2015, 9782875742872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.holcm.2015.03.0135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6545-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263706v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01437106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Le groupement d’employeurs comme une forme innovante de flexicurité : entre réalité et utopie</w:t>
+                <w:t xml:space="preserve">Financement des structures de l’ESS et finances solidaires .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Samir Amine. </w:t>
+              <w:t xml:space="preserve">Robert Holcman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les politiques du marché du travail face à la crise économique : Vers une convergence internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.135-165, 2015, 9782100721214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressses de l'Université Laval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9782763718880-008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.holcm.2015.03.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026511v1</w:t>
+                <w:t xml:space="preserve">hal-01263706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie sociale (et solidaire)</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Le groupement d’employeurs comme une forme innovante de flexicurité : entre réalité et utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">David Hiez; Eric Lavillunière. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samir Amine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une théorie de l'économie sociale et solidaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les politiques du marché du travail face à la crise économique : Vers une convergence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressses de l'Université Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-174, 2014, 978-2-7637-1887-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9782763718880-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028221v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Approaches to Generating and Using Cooperative Capital: Observations from France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Blisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvio Goglio, Yiorgos Alexopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Cooperatives and Local Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Studies in Development Economics, pp.162, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’économie sociale et solidaire dans les territoires</w:t>
+                <w:t xml:space="preserve">Économie sociale (et solidaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Demoustier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Flahault Erika; Noguès Henry; Schieb-Bienfait Nathalie. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Hiez; Eric Lavillunière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'économie sociale et solidaire : Nouvelles pratiques et dynamiques territoriales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vers une théorie de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.33-54, 2013, Droit &amp; économie sociale et solidaire, 978-2-8044-5336-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04028391v1</w:t>
+                <w:t xml:space="preserve">hal-04028221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une finance autrement : mutualisme et finances solidaires</w:t>
+                <w:t xml:space="preserve">Le rôle de l’économie sociale et solidaire dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hervé Hutin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Demoustier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Flahault Erika; Noguès Henry; Schieb-Bienfait Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toute la finance (4e édition)</w:t>
+              <w:t xml:space="preserve">L'économie sociale et solidaire : Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyrolles</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.1087-1103, 2010, Références, 978-2-212-54519-7</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-222, 2011, Économie, gestion et société, 978-2-7535-1273-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028553v1</w:t>
+                <w:t xml:space="preserve">hal-04028391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire dans les transformations socio-économiques urbaines</w:t>
               </w:r>
@@ -6946,147 +6942,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-56, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une finance autrement : mutualisme et finances solidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hervé Hutin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toute la finance (4e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1087-1103, 2010, Références, 978-2-212-54519-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance solidaire : un système de relations de financement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENE007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00758990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7096,91 +7178,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise collective d’ES comme unité conceptuelle pour une recherche institutionnaliste de l’ES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Lumière Lyon 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03276338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7190,651 +7272,651 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les effets socio-économiques des coopératives à partir d’un cas ivoirien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi N'Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIVe Rencontres Du Réseau inter-universitaire de l’Économie sociale et solidaire RIUESS, May 2025, Lyon 2 université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marchandisation, c’est à dire ? Propositions pour conceptualiser un phénomène multidimensionnel à partir des transformations du secteur de l’aide à domicile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolutions et défis du travail dans l’aide à domicile : Approches croisées et pluridisciplinaires Journées d’études organisées par le Réseau de recherche TRADOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées soutenues par les laboratoires ACP, CENS, DCS, GERME, IRES, LESCORES, TRIANGLE, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05151581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dilemme adaptation-atténuation dans la gestion d'un régime de risques. Le cas de la station Athanor et de la métropole grenobloise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kharbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de l’Association Française d’Économie Politique Montpellier, 2-5 juillet 2024 « Face aux crises, des planifications sont-elles possibles ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement économique territorial dans un contexte d’évolution du climat et du risque inondation. Le cas de la métropole de Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kharbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Géorisque 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valery Montpellier 3; Université Chouaib Doukkali; LGAM; RisCrises; Institut Supérieur d'Etudes Maritimes; Faculté Polydisciplinaire Khouribga, Feb 2024, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires locaux de la vie associative (OLVA), éléments d'une gouvernance territoriale partagée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entreprises de l’ESS territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.370-372</w:t>
+              <w:t xml:space="preserve">XXIIème Rencontres du Réseau Interuniversitaire de l’Economie Sociale et Solidaire « Le développement territorial à la lumière de l’ESS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS, May 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426567v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de l’ESS territorialisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The democratization process of a non-profit organization: from practis to polis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Rencontres du Réseau Interuniversitaire de l’Economie Sociale et Solidaire « Le développement territorial à la lumière de l’ESS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIUESS, May 2023, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium – Organizing for the Good Life: Between Legacy and Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205747v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The democratization process of a non-profit organization: from practis to polis</w:t>
+                <w:t xml:space="preserve">Les observatoires locaux de la vie associative (OLVA), éléments d'une gouvernance territoriale partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium – Organizing for the Good Life: Between Legacy and Imagination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.370-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205775v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de controverses scientifiques sur la territorialisation des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7850,73 +7932,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes journées de l’Association d’Economie Sociale « Economie Sociale et territoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association d’Economie Sociale, Aug 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à une pandémie : quand les associations sont contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7932,798 +8014,798 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie sociale et crises du 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association d'économie sociale, Sep 2022, Grenoble (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Merging Reinforces Territory : Lessons from a French Co-op Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Vézina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperatives in transition facing crises - ICA CCR Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be a researcher and a cooperator: the stakes of a posture committed to the productionof scientific and actionable knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperatives in transition facing crises - ICA CCR Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire ou récits mythiques ? Effets de sources dans l’étude des pratiques sociales de la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS, quelle Histoire ? Dynamiques, méthodes et perspectives pour l’histoire de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02500096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique territoriale des acteurs de l’ESS dans le champ alimentaire sur le territoire de la Métropole grenobloise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Antaluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institutionnalisations en miroir : les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02500100v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations croisées entre la microfinance et le secteur bancaire : continuités et discontinuités dans l’octroi de crédit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Relations croisées entre la micro-finance et le secteur bancaire : Continuités et discontinuités dans l’octroi de crédit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi N’goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouassi N'Goran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes rencontres du GESS (Gestion des Entreprises Sociales et Solidaires) - L’ESS comme source d'inspiration : Quelles perspectives de diffusion des valeurs et des pratiques de l'ESS à l'ensemble de l'économie?</w:t>
+              <w:t xml:space="preserve">7eme rencontres GESS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251120v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfinance : La construction d'une nouvelle institution financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi N’goran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">12ème Colloque annuel du CERI (Centre d’Etudes et de Recherche de l’ISTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187895v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Relations croisées entre la micro-finance et le secteur bancaire : Continuités et discontinuités dans l’octroi de crédit »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique territoriale des acteurs de l’ESS dans le champ alimentaire sur le territoire de la Métropole grenobloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme rencontres GESS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">Institutionnalisations en miroir : les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02539911v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02500100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfinance : La construction d'une nouvelle institution financière ?</w:t>
+                <w:t xml:space="preserve">Relations croisées entre la microfinance et le secteur bancaire : continuités et discontinuités dans l’octroi de crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kouassi N’goran</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi N'Goran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque annuel du CERI (Centre d’Etudes et de Recherche de l’ISTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes rencontres du GESS (Gestion des Entreprises Sociales et Solidaires) - L’ESS comme source d'inspiration : Quelles perspectives de diffusion des valeurs et des pratiques de l'ESS à l'ensemble de l'économie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251114v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradoxical Relation Between Consumer Cooperatives and Transformation in French History, from the 19th Century to Nowadays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8739,155 +8821,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperatives and the Transformation of Business and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02500086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement professionnel des alternants dans un Groupement d'Employeurs pour l'Insertion et la Qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Vilette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès AGRH: Expérimentations locales, contextualisation des solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02003021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives de consommation et le tournant de la modernité dans les années 1960 en France. Les Coopérateurs du Jura et les Coopérateurs de Haute-Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8916,73 +8998,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Coopératives et modernisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder l'utopie dans l'économie sociale et solidaire: enjeux définitionnels et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8998,350 +9080,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Rencontres du RIUESS "Les « communs » et l’économie sociale et solidaire. Quelles identités et quelles dynamiques communes ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01881396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garden city. Une référence pour la requalification de la ville diffuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Susan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ames David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Bernardo Secchi. La ville des riches et la ville des pauvres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Braillard, Sep 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopérative, une entreprise socio-marchande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Demoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambersens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet international des coopératives 2012 : l'étonnant pouvoir des coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Joëlle Brassard; Ernesto Molina, Oct 2012, Québec (CA), Canada. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance solidaire et régulation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire HAL-hal.archives-ouvertes.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9488,51 +9570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/recherche/chaires-thematiques/la-chaire-ess/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Amelie_Artis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/-ZJqkxKd7-I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5947/jeod.2025.005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/QXBV9897" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-025-09769-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0742" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085958ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ansart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulacel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11892" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corn&#233;e" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.11.011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017934ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973199v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.1982" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020962ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2016/11/23/les-cooperatives-nouvelles-pratiques-nouvelles-analyses/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739452v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5255/les-politiques-locales-de-leconomie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.frais.2024.01.0049" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003333838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026185v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021374v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964827v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Litvine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556914v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0108" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0155" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;lo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/l-utopie-au-jour-le-jour.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100686900" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000069v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambersens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004336551_009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pezzini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panenko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Susan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6545-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.holcm.2015.03.0135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/les-politiques-du-marche-du-travail-face-a-la-crise-economique-vers-une-convergence-internationale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763718880-008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973200v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Blisse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/1281/l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028553v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/toute-la-finance-9782212545197/#auteur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hofmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3542/la-politique-du-lien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758990v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03276338v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344292v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharbouche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677283v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426567v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205754v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553900v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500096v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500100v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N&#8217;goran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003021v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995624v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881396v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ames David" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/recherche/chaires-thematiques/la-chaire-ess/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Amelie_Artis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/-ZJqkxKd7-I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/QXBV9897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5947/jeod.2025.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-025-09769-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085958ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ansart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulacel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11892" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.11.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corn&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.1982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017934ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020962ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2016/11/23/les-cooperatives-nouvelles-pratiques-nouvelles-analyses/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035310906.00017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5255/les-politiques-locales-de-leconomie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.frais.2024.01.0049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003333838" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Litvine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0108" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;lo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/l-utopie-au-jour-le-jour.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0155" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100686900" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambersens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004336551_009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pezzini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Susan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6545-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.holcm.2015.03.0135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/les-politiques-du-marche-du-travail-face-a-la-crise-economique-vers-une-convergence-internationale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763718880-008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Blisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/1281/l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hofmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3542/la-politique-du-lien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/toute-la-finance-9782212545197/#auteur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758990v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03276338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344292v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharbouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677283v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553900v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N&#8217;goran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ames David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>