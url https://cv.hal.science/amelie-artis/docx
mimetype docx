--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -4258,755 +4258,764 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and promoters during international fieldwork in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Abdo</w:t>
+                <w:t xml:space="preserve">La diversité des formes de gouvernance dans le réseau d’associations Aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">David S.A. Guttormsen; Jacob Lauring; Malcolm Chapman. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
+              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EMS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.114-120, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566093v1</w:t>
+                <w:t xml:space="preserve">hal-04739436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des formes de gouvernance dans le réseau d’associations Aquila</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment mobiliser des administrateurs bénévoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0114⟩</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.108-113, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739436v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment mobiliser des administrateurs bénévoles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and promoters during international fieldwork in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David S.A. Guttormsen; Jacob Lauring; Malcolm Chapman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Editions, pp.108-113, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
+              <w:t xml:space="preserve">Field Guide to Intercultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0108⟩</w:t>
+                <w:t xml:space="preserve">Edward Elgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-294, 2021, Business 2021, 978 1 78897 011 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788970129.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556914v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une association du médico-social tend à ‘bénévoliser’ le salariat : le cas Verseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Management &amp; Société EMS, pp.34-41, 2021, Collection Business Science Institute, 978-2-37687-499-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 20. Comment articuler l’engagement bénévole et l’engagement salarié du monde associatif ?</w:t>
+                <w:t xml:space="preserve">Le bénévolat est-il la face cachée du travail associatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Urvoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bénévolat et management : Pratiques, paradoxes, préconisations</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.144-148, 2021, Economie et société, 978-2-37687-499-7. </w:t>
+              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.21-27, 2021, Business Science Institute, 978-2-37687-499-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026273v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bénévolat est-il la face cachée du travail associatif ?</w:t>
+                <w:t xml:space="preserve">Chapitre 20. Comment articuler l’engagement bénévole et l’engagement salarié du monde associatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Urvoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bénévolat et management : pratiques, paradoxes et préconisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0021⟩</w:t>
+              <w:t xml:space="preserve">Bénévolat et management : Pratiques, paradoxes, préconisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.144-148, 2021, Economie et société, 978-2-37687-499-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.barte.2021.01.0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556906v1</w:t>
+                <w:t xml:space="preserve">hal-04026273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives de consommation et le tournant de la modernité dans les années 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexia Blin; Stéphane Gacon; François Jarrige; Xavier Vigna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'utopie au jour le jour : une histoire des expériences coopératives (XIXe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbre bleu éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.291-302, 2020, L'Echo social et solidaire, 979-10-90129-36-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes d'information dans la gestion-client : analyse des mutations dans les relations de clientèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5029,389 +5038,389 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aude Deville; Eric Lamarque; Géraldine Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs coopératives et nouvelles pratiques de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.155-178, 2020, Gestion en liberté, 978-2-37687-375-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.devil.2020.01.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier des études de cas qualitatives avec QCA : enjeux et processus de la méthode à partir d’une recherche sur la collaboration inter-organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.6-25, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying qualitative case study research with QCA: implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hezam Haidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EIKV, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying qualitative case study research with QCA : implications and process of the method from the example of a study on inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bartel-Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Hezam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes de recherche alternatives et innovantes en Gestion et Economie / Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, EIKV (European Institute for Knowledge &amp; Value Management), pp.26-43, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for analyzing life histories using CAQDAS software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5431,685 +5440,685 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bartel-Radic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative and alternative research methods in economics and business administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02319240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance participative</w:t>
+                <w:t xml:space="preserve">Finance participative : des ressources de la réciprocité aux ressources de la financiarisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Émilie Lanciano, Jérôme Blanc, Damien Sauze. </w:t>
+              <w:t xml:space="preserve">Jérôme Blanc; Émilie Lanciano; Damien Sauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tensions sur les ressources : l'économie sociale en recomposition : XXXVIIIes journées de l’Association d’économie sociale, Lyon, 5-7 septembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-Série #8, Presses universitaires de Louvain, 2018, Cahiers du CIRTES, 978-2-87558-703-9</w:t>
+              <w:t xml:space="preserve">Tensions sur les ressources : l'économie sociale en recomposition : XXXVIIIes Journées de l’Association d’économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-60, 2018, Cahiers du CIRTES, 978-2-87558-703-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319249v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01995736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance participative : des ressources de la réciprocité aux ressources de la financiarisation ?</w:t>
+                <w:t xml:space="preserve">Finance participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jérôme Blanc; Émilie Lanciano; Damien Sauze. </w:t>
+              <w:t xml:space="preserve">Émilie Lanciano, Jérôme Blanc, Damien Sauze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tensions sur les ressources : l'économie sociale en recomposition : XXXVIIIes Journées de l’Association d’économie sociale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.45-60, 2018, Cahiers du CIRTES, 978-2-87558-703-9</w:t>
+              <w:t xml:space="preserve">Tensions sur les ressources : l'économie sociale en recomposition : XXXVIIIes journées de l’Association d’économie sociale, Lyon, 5-7 septembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-Série #8, Presses universitaires de Louvain, 2018, Cahiers du CIRTES, 978-2-87558-703-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01995736v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la place et le rôle des entreprises de l’ESS dans le développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magali Talandier; Bernard Pecqueur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renouveler la géographie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2018, Géographie, 978-2-7178-7014-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of Consumer Co-operatives in France: From the Conquest of Consumption by the Masses to the Challenge of Mass Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Demoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambersens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mary Hilson, Silke Neunsinger, Greg Patmore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Global History of Consumer Co-operation since 1850 : Movements and Businesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.99-120, 2017, Studies in Global Social History, 978-90-04-33655-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004336551_009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives énergétiques dans un système énergétique national : regards croisés entre la France et l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Pezzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Panenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélie Artis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération, gouvernance, territoires et transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus ouvert, 2017, 979-10-90293-39-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Garden City, une référence pour la requalification de la ville diffuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Novarina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parham Susan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités urbaines: du projet utopique au développement durable </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banalisation des coopératives : une dynamique irréversible ? Le cas des banques coopératives en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6142,73 +6151,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Ansart, Amélie Artis, Virginie Monvoisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Coopératives : Nouvelles pratiques, nouvelles analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus ouvert, 2016, ESS, 979-10-90293-28-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6241,444 +6250,444 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Ansart; Amélie Artis; Virginie Monvoisin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Coopératives : Nouvelles pratiques, nouvelles analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Campus ouvert, 2016, 979-10-90293-28-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01432793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the social economy count? How do we count it? Representations of the social economy through statistical indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie J. Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie J. Bouchard; Damien Rousseliere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Weight of the Social Economy : An International Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses Interuniversitaires Europeennes, 2015, 9782875742872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6545-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01437106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financement des structures de l’ESS et finances solidaires .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Holcman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.135-165, 2015, 9782100721214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.holcm.2015.03.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6. Le groupement d’employeurs comme une forme innovante de flexicurité : entre réalité et utopie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samir Amine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les politiques du marché du travail face à la crise économique : Vers une convergence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressses de l'Université Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-174, 2014, 978-2-7637-1887-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9782763718880-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Approaches to Generating and Using Cooperative Capital: Observations from France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Blisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvio Goglio, Yiorgos Alexopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Cooperatives and Local Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Studies in Development Economics, pp.162, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie sociale (et solidaire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6698,73 +6707,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Hiez; Eric Lavillunière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une théorie de l'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.33-54, 2013, Droit &amp; économie sociale et solidaire, 978-2-8044-5336-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’économie sociale et solidaire dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6787,285 +6796,285 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flahault Erika; Noguès Henry; Schieb-Bienfait Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie sociale et solidaire : Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-222, 2011, Économie, gestion et société, 978-2-7535-1273-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire dans les transformations socio-économiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Demoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xabier Itçaina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique du lien : les nouvelles dynamiques territoriales de l'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-56, 2010, Espace et Territoires, 978-2-7535-1208-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une finance autrement : mutualisme et finances solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Hutin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toute la finance (4e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1087-1103, 2010, Références, 978-2-212-54519-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7075,100 +7084,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance solidaire : un système de relations de financement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011GRENE007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00758990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7178,91 +7187,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise collective d’ES comme unité conceptuelle pour une recherche institutionnaliste de l’ES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Lumière Lyon 2, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03276338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7272,51 +7281,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les effets socio-économiques des coopératives à partir d’un cas ivoirien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi N'Goran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7332,73 +7341,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIVe Rencontres Du Réseau inter-universitaire de l’Économie sociale et solidaire RIUESS, May 2025, Lyon 2 université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marchandisation, c’est à dire ? Propositions pour conceptualiser un phénomène multidimensionnel à partir des transformations du secteur de l’aide à domicile »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7414,509 +7423,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolutions et défis du travail dans l’aide à domicile : Approches croisées et pluridisciplinaires Journées d’études organisées par le Réseau de recherche TRADOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées soutenues par les laboratoires ACP, CENS, DCS, GERME, IRES, LESCORES, TRIANGLE, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05151581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dilemme adaptation-atténuation dans la gestion d'un régime de risques. Le cas de la station Athanor et de la métropole grenobloise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kharbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès de l’Association Française d’Économie Politique Montpellier, 2-5 juillet 2024 « Face aux crises, des planifications sont-elles possibles ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP - Association Française d'Economie Politique, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement économique territorial dans un contexte d’évolution du climat et du risque inondation. Le cas de la métropole de Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Kharbouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Géorisque 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valery Montpellier 3; Université Chouaib Doukkali; LGAM; RisCrises; Institut Supérieur d'Etudes Maritimes; Faculté Polydisciplinaire Khouribga, Feb 2024, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entreprises de l’ESS territorialisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les observatoires locaux de la vie associative (OLVA), éléments d'une gouvernance territoriale partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Artis</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Rencontres du Réseau Interuniversitaire de l’Economie Sociale et Solidaire « Le développement territorial à la lumière de l’ESS »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIUESS, May 2023, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.370-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205747v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The democratization process of a non-profit organization: from practis to polis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entreprises de l’ESS territorialisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS Colloquium – Organizing for the Good Life: Between Legacy and Imagination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Group for Organizational Studies, Jul 2023, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">XXIIème Rencontres du Réseau Interuniversitaire de l’Economie Sociale et Solidaire « Le développement territorial à la lumière de l’ESS »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIUESS, May 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205775v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires locaux de la vie associative (OLVA), éléments d'une gouvernance territoriale partagée</w:t>
+                <w:t xml:space="preserve">The democratization process of a non-profit organization: from practis to polis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.370-372</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium – Organizing for the Good Life: Between Legacy and Imagination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Group for Organizational Studies, Jul 2023, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426567v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 ans de controverses scientifiques sur la territorialisation des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7932,73 +7941,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes journées de l’Association d’Economie Sociale « Economie Sociale et territoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association d’Economie Sociale, Aug 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à une pandémie : quand les associations sont contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8014,73 +8023,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie sociale et crises du 21ème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association d'économie sociale, Sep 2022, Grenoble (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Merging Reinforces Territory : Lessons from a French Co-op Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8096,552 +8105,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperatives in transition facing crises - ICA CCR Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To be a researcher and a cooperator: the stakes of a posture committed to the productionof scientific and actionable knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperatives in transition facing crises - ICA CCR Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire ou récits mythiques ? Effets de sources dans l’étude des pratiques sociales de la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS, quelle Histoire ? Dynamiques, méthodes et perspectives pour l’histoire de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02500096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfinance : La construction d'une nouvelle institution financière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Molines</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kouassi N’goran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">12ème Colloque annuel du CERI (Centre d’Etudes et de Recherche de l’ISTEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187895v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Relations croisées entre la micro-finance et le secteur bancaire : Continuités et discontinuités dans l’octroi de crédit »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Energy Justice Tool Suite: an interdisciplinary and comprehensive method for energy transition territorialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouassi N’goran</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Seigneuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Antaluca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme rencontres GESS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
+              <w:t xml:space="preserve">Planning in Transition, AESOP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02539911v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfinance : La construction d'une nouvelle institution financière ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Relations croisées entre la micro-finance et le secteur bancaire : Continuités et discontinuités dans l’octroi de crédit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouassi N’goran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouassi N’goran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque annuel du CERI (Centre d’Etudes et de Recherche de l’ISTEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">7eme rencontres GESS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251114v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02539911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique territoriale des acteurs de l’ESS dans le champ alimentaire sur le territoire de la Métropole grenobloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8657,73 +8666,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutionnalisations en miroir : les mutations des régimes territoriaux de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02500100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations croisées entre la microfinance et le secteur bancaire : continuités et discontinuités dans l’octroi de crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8739,73 +8748,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes rencontres du GESS (Gestion des Entreprises Sociales et Solidaires) - L’ESS comme source d'inspiration : Quelles perspectives de diffusion des valeurs et des pratiques de l'ESS à l'ensemble de l'économie?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradoxical Relation Between Consumer Cooperatives and Transformation in French History, from the 19th Century to Nowadays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8821,73 +8830,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooperatives and the Transformation of Business and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02500086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement professionnel des alternants dans un Groupement d'Employeurs pour l'Insertion et la Qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8903,168 +8912,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès AGRH: Expérimentations locales, contextualisation des solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02003021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives de consommation et le tournant de la modernité dans les années 1960 en France. Les Coopérateurs du Jura et les Coopérateurs de Haute-Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mélo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Coopératives et modernisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01995624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder l'utopie dans l'économie sociale et solidaire: enjeux définitionnels et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9080,350 +9089,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe Rencontres du RIUESS "Les « communs » et l’économie sociale et solidaire. Quelles identités et quelles dynamiques communes ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01881396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garden city. Une référence pour la requalification de la ville diffuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Novarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parham Susan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ames David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sadoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Bernardo Secchi. La ville des riches et la ville des pauvres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Braillard, Sep 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopérative, une entreprise socio-marchande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Demoustier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambersens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet international des coopératives 2012 : l'étonnant pouvoir des coopératives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Joëlle Brassard; Ernesto Molina, Oct 2012, Québec (CA), Canada. pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance solidaire et régulation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Artis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIemes Rencontres internationales du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire HAL-hal.archives-ouvertes.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9570,51 +9579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/recherche/chaires-thematiques/la-chaire-ess/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Amelie_Artis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/-ZJqkxKd7-I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/QXBV9897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5947/jeod.2025.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-025-09769-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085958ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ansart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulacel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11892" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.11.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corn&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.1982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017934ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020962ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2016/11/23/les-cooperatives-nouvelles-pratiques-nouvelles-analyses/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035310906.00017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5255/les-politiques-locales-de-leconomie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.frais.2024.01.0049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003333838" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Litvine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0108" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0144" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556906v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026394v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;lo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/l-utopie-au-jour-le-jour.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0155" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100686900" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000069v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambersens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004336551_009" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pezzini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panenko" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633204v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Susan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437106v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6545-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.holcm.2015.03.0135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/les-politiques-du-marche-du-travail-face-a-la-crise-economique-vers-une-convergence-internationale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763718880-008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Blisse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028391v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/1281/l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028627v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hofmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3542/la-politique-du-lien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028553v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/toute-la-finance-9782212545197/#auteur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758990v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03276338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344292v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677288v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharbouche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677283v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426567v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205754v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932610v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553903v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553900v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500096v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539911v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N&#8217;goran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500086v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881396v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ames David" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028130v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322576v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/recherche/chaires-thematiques/la-chaire-ess/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencespo-grenoble.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Amelie_Artis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/-ZJqkxKd7-I" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501068v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ballon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05442198v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N'Goran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61869/QXBV9897" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05139808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5947/jeod.2025.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05372557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ottaviani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ribeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10997-025-09769-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529735v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726632v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.193.0063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04435785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Filippi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.22457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04255823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04454394v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-J. Bouchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0032" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bovet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745587v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13800-6.p.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02972760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.358.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085958ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687638v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ansart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monvoisin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687598v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07390-1.p.0041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougnoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulacel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1703.0194" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.11892" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2015.11.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Corn&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.163.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.269.0111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.1982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017934ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.102.0213" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Demoustier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1020962ar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Duverger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.370.0032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817712v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2016/11/23/les-cooperatives-nouvelles-pratiques-nouvelles-analyses/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035310906.00017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5255/les-politiques-locales-de-leconomie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.frais.2024.01.0049" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Salameh Bchara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maisonnasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317908v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003333838" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021374v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/la-responsabilite-territoriale-des-entreprises/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784108v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Litvine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dias" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blangy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257547-14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964827v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205839v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/benevolat-et-management-pratiques-paradoxes-et-preconisations/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556914v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0108" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Abdo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bartel-Radic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/eelgar/product_flyer/printpage/id/16901/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970129.00032" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566186v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0034" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556906v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Urvoa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.barte.2021.01.0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026394v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;lo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arbre-bleu-editions.com/l-utopie-au-jour-le-jour.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.devil.2020.01.0155" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hezam Haidar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Hezam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100686900" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319249v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambersens" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004336551_009" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Pezzini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Panenko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sadoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Susan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ames" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440236v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Bouchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6545-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.holcm.2015.03.0135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/livres/les-politiques-du-marche-du-travail-face-a-la-crise-economique-vers-une-convergence-internationale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782763718880-008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Blisse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/1281/l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hofmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/3542/la-politique-du-lien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028553v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eyrolles.com/Entreprise/Livre/toute-la-finance-9782212545197/#auteur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00758990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENE007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03276338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05151581v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677288v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kharbouche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426567v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932610v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553903v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Chevallier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500096v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251114v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi N&#8217;goran" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539911v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500100v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251120v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02003021v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01995624v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881396v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ames David" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322576v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>