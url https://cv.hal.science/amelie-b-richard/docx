--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -74,1068 +74,1106 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Orthophoniste de formation et docteure en sciences du langage, je suis experte en recherche sur la parole. Mon projet actuel porte sur la production de la parole en contexte de trouble cognitif. Il poursuit deux objectifs principaux : (i) identifier des marqueurs acoustiques et prosodiques de changements cognitifs, comme les difficultés d’accès lexical, et (ii) explorer les mécanismes cognitifs qui sous-tendent la parole. Pour ce faire, j’utilise différentes techniques telles que la reconnaissance automatique de la parole et l’eye-tracking. Je travaille actuellement avec des femmes ayant survécu à un cancer du sein qui rapportent des difficultés cognitives subtiles mais invalidantes appelées trouble cognitif induit par un cancer et ses traitements (ou  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cancer-Related Cognitive Impairment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Certifications:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seal of Excellence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, Horizon Europe Marie Skłodowska-Curie Actions, MSCA Postdoctoral Fellowships 2025. Obtenu en février 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ICH GOOD CLINICAL PRACTICE E6(R3), The Global Health Network. Obtenu en avril 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Cancer-Related Cognitive Impairment for breast cancer survivors with speech analysis</w:t>
+                <w:t xml:space="preserve">Using Machine Learning to unveil speech markers of Cancer-Related Cognitive Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lelandais</w:t>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mouchès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199420v1</w:t>
+                <w:t xml:space="preserve">hal-05038298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning to identify speech markers of subjective cognitive impairment in breast cancer survivors</w:t>
+                <w:t xml:space="preserve">« C’est que je vois les mots et j’arrive pas à les sortir. » Analyse de la plainte de langage chez des patientes ayant eu un cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mouchès</w:t>
+                <w:t xml:space="preserve">Karen T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Journée Nationale d’Onco-Réhabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243086v1</w:t>
+                <w:t xml:space="preserve">hal-04185231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic Markers of Subtle Cognitive Impairment in Connected Speech: A Systematic Review</w:t>
+                <w:t xml:space="preserve">I see the words, but I can't get them out: Language Complaint Analysis in Women with Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T. Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04786403v1</w:t>
+              <w:t xml:space="preserve">7th European Congress of NeuroRehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d’analyse des pauses pour l’évaluation de troubles cognitifs subtils appliquée au Cancer-Related Cognitive Impairment.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+                <w:t xml:space="preserve">Que révèle le discours des patientes sur les troubles cognitifs subtils induits par un cancer du sein ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04858204v1</w:t>
+              <w:t xml:space="preserve">1e Journée Interrégionale d'OncoRéhabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques de la parole et du comportement oculomoteur du trouble cognitif induit par un cancer et ses traitements</w:t>
+                <w:t xml:space="preserve">Assessing Cancer-Related Cognitive Impairment for breast cancer survivors with speech analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 174, pp.103284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2025.103284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using machine learning to identify speech markers of subjective cognitive impairment in breast cancer survivors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Foncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mouchès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cancer Survivorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11764-025-01885-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05173474v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Markers of Subtle Cognitive Impairment in Connected Speech: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen T Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2024_JSLHR-24-00274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode d’analyse des pauses pour l’évaluation de troubles cognitifs subtils appliquée au Cancer-Related Cognitive Impairment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa : Revue Scientifique en Orthophonie Logopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 142, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61989/qp2vb532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Machine Learning to unveil speech markers of Cancer-Related Cognitive Impairment</w:t>
+                <w:t xml:space="preserve">Caractéristiques de la parole et du comportement oculomoteur du trouble cognitif induit par un cancer et ses traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...273 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Montpellier Paul-Valéry, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025UMPV0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-03738332v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05173474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1166,64 +1204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speech markers of Cancer-Related Cognitive Impairment: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Foncelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-interruptions in Breast Cancer Patients Who Complain of Anomia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que révèlent les disfluences sur le manque du mot rapporté par les patientes ayant un cancer du sein ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen T Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,64 +1573,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic markers of subtle cognitive impairment in connected speech: A Systematic Review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,51 +1762,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="1C886C3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1805,51 +1995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199420v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103284" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouch&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01885-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/qp2vb532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05173474v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038298v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Reilly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038270v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738332v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826825v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038298v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B. Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Foncelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mouch&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T. Reilly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738332v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen T Reilly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199420v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lelandais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103284" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243086v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11764-025-01885-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786403v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2024_JSLHR-24-00274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61989/qp2vb532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05173474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025UMPV0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633428v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2024-16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K T Reilly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826825v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180717v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>