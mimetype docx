--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Bonnet-Garnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bonnet-Garnier Amélie, CRCN INRAEResponsable d'équipe, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-bonnet-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2095-3365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060924160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosenbaum Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-canonical spatial organization of heterochromatin in mouse preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-24-0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone remodeling reflects conserved mechanisms of bovine and human preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202255726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1788), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 at pericentromeric heterochromatin is a defining feature of the early mouse blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hirlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp. 13908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17730-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Quality of Oocytes with the Help of Nucleolotransfer Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Strejcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Morovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Murin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.328. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (19), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Distribution of UBF and Nopp140 in Relationship to Ribosomal DNA Transcription During Mouse Preimplantation Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.95. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.136366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonist Xist and Tsix co-transcription during mouse oogenesis and maternal Xist expression during pre-implantation development calls into question the nature of the maternal imprint on the X chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lynda Deuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2015.1081327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coverage assessment of [i]Oryctolagus cuniculus[/i] (rabbit) genes encoding immunoglobulins in the whole genome sequence assembly (OryCun2.0) and localization of the [i]IGH[/i] locus to chromosome 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michael Gertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A Schäffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richa Agarwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (10), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0722-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and epigenetic marks in mouse germinal vesicle oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca P. Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (10-12), pp.877-87. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/ijdb.120149ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du génome embryonnaire après la fécondation chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Meiotic Segregation Analyses of Peri- and Paracentric Inversions in the Pig Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000227836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (8), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dep118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Using Sperm-FISH of a Putative Interchromosomal Effect in Boars Carrying Reciprocal Translocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ Hybridization Applied to Domestic Animal Cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.34-48. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic screening of livestock populations in Europe : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Revay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrying the t(1;29) Robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (1-2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.655-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic boar carrying a Y;14 translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène-Marie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of 1/29 Robertsonian translocation carrier bulls using fl uorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Analysis of Genetic Diversity of the Vietnamese Sika Deer (Cervus nippon pseudaxis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lt Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esh001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome painting comparison of Leontopithecus chrysomelas (Callitrichine, Platyrrhini) with man and its phylogenetic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbault-Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (7), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:CHRO.0000045754.43803.db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity analysis of captive populations: The Vietnamese sika deer ( Cervus nippon pseudaxis ) in zoological parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zoo.10091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by R-banding and FISH of chromosome arms involved in Robertsonian translocations in several deer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.649-663. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025981508867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conserved chromosomes in an Asian squirrel (Menetes berdmorei, Rodentia: Sciuridae) as demonstrated by ZOO-FISH with human probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1024905018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of semi-automated fluorescent multiplex PCRs with 11 microsatellite markers for genetic studies of deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (5), pp.343-350. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2052.2002.00873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial DNA control region phylogeny of the Cervinae: speciation in Cervus and implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J P Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1367943001001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic comparison between Vietnamese sika deer and cattle: R-banded karyotypes and FISH mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1012908508488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication. Karyotype identity of two subspecies of Eld's deer [Cervus eldi (Cervinae, Artiodactyla)] and its consequences for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (5), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/91.5.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of the taxonomic Status of North African gerbils usually referred to as Gerbillus pyramidum (Gerbillinae, Rodentia): Chromosomal and biometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watik Hamdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.298-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-226 OWLO's new three-dimensional label-free imaging technology, applied to cumulus-oocyte complexes, reveals subcellular structures for quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Giraudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deaf097.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénome spermatique et morphologie à fort grossissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d’Étude de la Reproduction, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sperm morphology as a marker of its nuclear quality and epigenetic status: implications for oocyte injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape of peri-cenromeric heterochromatin during transistion from naïve to primed pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CellFit. GBR., Oct 2018, Hvar island, Croatia. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development: the example of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Consortium Meeting REVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., Jan 2018, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleologenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Trust-Waddington Symposium: “EpiGenetics - in dialogue with the genome”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh. GBR., Jun 2015, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la qualité ovocytaire et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Nationale du G.E.D.O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes pour le Don d'Ovocytes (GEDO). FRA., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSN to SN transition in mouse oocytes: nuclear architecture dynamics and epigenetic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Organization of Nuclear Function Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor Laboratory. USA., Sep 2012, New York, United States. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchromosomal effect and reciprocal translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique de populations animales d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows heterozygotes for the t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific Meeting of the European Embryo Transfer Association, September 12-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pau, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated OPU on four Blonde d'Aquitaine cows: variation in the stimulation response and in the rate of diploid oocytes after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquant-Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une variation inter et intra individuelle des profils de ségrégation méiotique de verrats porteurs hétérozygotes de la translocation t(3 ;15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and molecular cytogenetics in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet inter-chromosomique et translocation réciproque chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture 3D des spermatozoïdes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDR Cytogénétique Structurale et Evolutive 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic (Y;14) translocated boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique des populations porcines en France : bilan 2002-2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segregation profiles in several cows heterozygous for rob(1;29) using OPU techniques and FISH with 1-29 painting probes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la chromatine et transcription au cours du développement embryonnaire précoce des mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Université de Versailles Saint-Quentin-en-Yvelines, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Chromosomal Abnormalities in Cattle using SNP beadchip intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. 39, pp.801, 2025, Book of abstracts of the 76th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of heterochromatin sequences and nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR Annual Meeting, Reproductive Sciences: From innovation to impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of double homeobox proteins in bovine zygotes abolishes blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soahary Jean-Rene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Narain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lima, Peru. 35 (2), pp.161-162, 2022, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of epigenetic marks and protein expression, specific to nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of AETE 2023 - Heraklion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SY-Stem 3rd symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleogenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné Coura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’activité de synthèse des ribosomes dans le maintien de la pluripotence chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modifications épigénétiques spécifiques de différents états de pluripotence in vitro et in vivo et de leurs rôles dans le maintien de ces états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région pseudoautosomale (PAR) chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifdine Olcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Bonnet-Garnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bonnet-Garnier Amélie, CRCN INRAEResponsable d'équipe, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-bonnet-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2095-3365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060924160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosenbaum Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-canonical spatial organization of heterochromatin in mouse preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-24-0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone remodeling reflects conserved mechanisms of bovine and human preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202255726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1788), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 at pericentromeric heterochromatin is a defining feature of the early mouse blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hirlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp. 13908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17730-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Quality of Oocytes with the Help of Nucleolotransfer Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Strejcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Morovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Murin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.328. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (19), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Distribution of UBF and Nopp140 in Relationship to Ribosomal DNA Transcription During Mouse Preimplantation Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.95. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.136366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonist Xist and Tsix co-transcription during mouse oogenesis and maternal Xist expression during pre-implantation development calls into question the nature of the maternal imprint on the X chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lynda Deuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2015.1081327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coverage assessment of [i]Oryctolagus cuniculus[/i] (rabbit) genes encoding immunoglobulins in the whole genome sequence assembly (OryCun2.0) and localization of the [i]IGH[/i] locus to chromosome 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michael Gertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A Schäffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richa Agarwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (10), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0722-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and epigenetic marks in mouse germinal vesicle oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca P. Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (10-12), pp.877-87. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/ijdb.120149ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du génome embryonnaire après la fécondation chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ Hybridization Applied to Domestic Animal Cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.34-48. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (8), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dep118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Using Sperm-FISH of a Putative Interchromosomal Effect in Boars Carrying Reciprocal Translocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Meiotic Segregation Analyses of Peri- and Paracentric Inversions in the Pig Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000227836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrying the t(1;29) Robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (1-2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.655-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic boar carrying a Y;14 translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic screening of livestock populations in Europe : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Revay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène-Marie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of 1/29 Robertsonian translocation carrier bulls using fl uorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome painting comparison of Leontopithecus chrysomelas (Callitrichine, Platyrrhini) with man and its phylogenetic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbault-Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (7), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:CHRO.0000045754.43803.db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Analysis of Genetic Diversity of the Vietnamese Sika Deer (Cervus nippon pseudaxis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lt Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esh001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by R-banding and FISH of chromosome arms involved in Robertsonian translocations in several deer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.649-663. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025981508867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conserved chromosomes in an Asian squirrel (Menetes berdmorei, Rodentia: Sciuridae) as demonstrated by ZOO-FISH with human probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1024905018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity analysis of captive populations: The Vietnamese sika deer ( Cervus nippon pseudaxis ) in zoological parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zoo.10091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of semi-automated fluorescent multiplex PCRs with 11 microsatellite markers for genetic studies of deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (5), pp.343-350. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2052.2002.00873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial DNA control region phylogeny of the Cervinae: speciation in Cervus and implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J P Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1367943001001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic comparison between Vietnamese sika deer and cattle: R-banded karyotypes and FISH mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1012908508488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication. Karyotype identity of two subspecies of Eld's deer [Cervus eldi (Cervinae, Artiodactyla)] and its consequences for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (5), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/91.5.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of the taxonomic Status of North African gerbils usually referred to as Gerbillus pyramidum (Gerbillinae, Rodentia): Chromosomal and biometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watik Hamdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.298-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-226 OWLO's new three-dimensional label-free imaging technology, applied to cumulus-oocyte complexes, reveals subcellular structures for quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Giraudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deaf097.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sperm morphology as a marker of its nuclear quality and epigenetic status: implications for oocyte injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénome spermatique et morphologie à fort grossissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d’Étude de la Reproduction, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development: the example of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Consortium Meeting REVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., Jan 2018, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape of peri-cenromeric heterochromatin during transistion from naïve to primed pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CellFit. GBR., Oct 2018, Hvar island, Croatia. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleologenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Trust-Waddington Symposium: “EpiGenetics - in dialogue with the genome”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh. GBR., Jun 2015, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la qualité ovocytaire et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Nationale du G.E.D.O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes pour le Don d'Ovocytes (GEDO). FRA., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSN to SN transition in mouse oocytes: nuclear architecture dynamics and epigenetic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Organization of Nuclear Function Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor Laboratory. USA., Sep 2012, New York, United States. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique de populations animales d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows heterozygotes for the t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific Meeting of the European Embryo Transfer Association, September 12-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pau, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchromosomal effect and reciprocal translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated OPU on four Blonde d'Aquitaine cows: variation in the stimulation response and in the rate of diploid oocytes after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquant-Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une variation inter et intra individuelle des profils de ségrégation méiotique de verrats porteurs hétérozygotes de la translocation t(3 ;15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet inter-chromosomique et translocation réciproque chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture 3D des spermatozoïdes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDR Cytogénétique Structurale et Evolutive 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and molecular cytogenetics in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique des populations porcines en France : bilan 2002-2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic (Y;14) translocated boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segregation profiles in several cows heterozygous for rob(1;29) using OPU techniques and FISH with 1-29 painting probes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la chromatine et transcription au cours du développement embryonnaire précoce des mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Université de Versailles Saint-Quentin-en-Yvelines, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Chromosomal Abnormalities in Cattle using SNP beadchip intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. 39, pp.801, 2025, Book of abstracts of the 76th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of double homeobox proteins in bovine zygotes abolishes blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soahary Jean-Rene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Narain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lima, Peru. 35 (2), pp.161-162, 2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of epigenetic marks and protein expression, specific to nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of AETE 2023 - Heraklion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of heterochromatin sequences and nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR Annual Meeting, Reproductive Sciences: From innovation to impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SY-Stem 3rd symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’activité de synthèse des ribosomes dans le maintien de la pluripotence chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modifications épigénétiques spécifiques de différents états de pluripotence in vitro et in vivo et de leurs rôles dans le maintien de ces états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région pseudoautosomale (PAR) chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifdine Olcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleogenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné Coura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06388E09"/>
+    <w:nsid w:val="E21C7F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bonnet-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2095-3365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060924160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ross" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hirlemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17730-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Strejcek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartkova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Murin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Debey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.136366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lynda Deuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Avner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1081327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michael Gertz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Agarwala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0722-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib H. Jan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120149ab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668030v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baqui&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000227836" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245920" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665416v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Revay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118738" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665966v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118744" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657937v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond Letron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118747" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Berland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215283v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lt Thuy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maudet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esh001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Baronnat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641746v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault-Serreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutrillaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CHRO.0000045754.43803.db" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGM12XRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641560v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;venon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Maillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.10091" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2WH4HKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025981508867" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10BKK0CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1024905018685" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNXBNFZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;venon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2052.2002.00873.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B099042J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1367943001001019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH2SFPJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1012908508488" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TLZ4VXT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Th&#233;venon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Volobouev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/91.5.402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watik Hamdine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volobouev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352388v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Firmin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734574v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres-Sanchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Firmin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734473v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788177v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742773v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747568v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755346v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816887v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816323v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758051v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822690v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757798v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824143v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811829v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garnier-Bonnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818047v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond-Letron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816771v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816371v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752682v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benneji" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238722v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356806v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Friederike Fenner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233; Coura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743554v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797574v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bonnet-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2095-3365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060924160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ross" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hirlemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17730-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Strejcek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartkova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Murin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Debey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.136366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lynda Deuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Avner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1081327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michael Gertz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Agarwala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0722-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib H. Jan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120149ab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245920" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baqui&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000227836" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118744" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond Letron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Revay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118738" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Berland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Baronnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault-Serreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutrillaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CHRO.0000045754.43803.db" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGM12XRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lt Thuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esh001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025981508867" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10BKK0CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1024905018685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNXBNFZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;venon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.10091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2WH4HKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;venon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2052.2002.00873.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B099042J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1367943001001019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH2SFPJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1012908508488" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TLZ4VXT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Th&#233;venon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Volobouev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/91.5.402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watik Hamdine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volobouev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres-Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Firmin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Firmin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758051v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757848v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811829v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garnier-Bonnet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816771v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benneji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond-Letron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238722v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356832v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Friederike Fenner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743554v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744382v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233; Coura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>