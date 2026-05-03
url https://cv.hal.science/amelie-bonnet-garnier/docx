--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Bonnet-Garnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bonnet-Garnier Amélie, CRCN INRAEResponsable d'équipe, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-bonnet-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2095-3365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060924160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosenbaum Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-canonical spatial organization of heterochromatin in mouse preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-24-0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone remodeling reflects conserved mechanisms of bovine and human preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202255726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1788), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 at pericentromeric heterochromatin is a defining feature of the early mouse blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hirlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp. 13908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17730-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Quality of Oocytes with the Help of Nucleolotransfer Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Strejcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Morovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Murin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.328. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (19), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Distribution of UBF and Nopp140 in Relationship to Ribosomal DNA Transcription During Mouse Preimplantation Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.95. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.136366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonist Xist and Tsix co-transcription during mouse oogenesis and maternal Xist expression during pre-implantation development calls into question the nature of the maternal imprint on the X chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lynda Deuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2015.1081327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coverage assessment of [i]Oryctolagus cuniculus[/i] (rabbit) genes encoding immunoglobulins in the whole genome sequence assembly (OryCun2.0) and localization of the [i]IGH[/i] locus to chromosome 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michael Gertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A Schäffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richa Agarwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (10), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0722-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and epigenetic marks in mouse germinal vesicle oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca P. Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (10-12), pp.877-87. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/ijdb.120149ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du génome embryonnaire après la fécondation chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ Hybridization Applied to Domestic Animal Cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.34-48. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (8), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dep118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Using Sperm-FISH of a Putative Interchromosomal Effect in Boars Carrying Reciprocal Translocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Meiotic Segregation Analyses of Peri- and Paracentric Inversions in the Pig Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000227836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrying the t(1;29) Robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (1-2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.655-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic boar carrying a Y;14 translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic screening of livestock populations in Europe : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Revay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène-Marie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of 1/29 Robertsonian translocation carrier bulls using fl uorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome painting comparison of Leontopithecus chrysomelas (Callitrichine, Platyrrhini) with man and its phylogenetic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbault-Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (7), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:CHRO.0000045754.43803.db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Analysis of Genetic Diversity of the Vietnamese Sika Deer (Cervus nippon pseudaxis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lt Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esh001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by R-banding and FISH of chromosome arms involved in Robertsonian translocations in several deer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.649-663. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025981508867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conserved chromosomes in an Asian squirrel (Menetes berdmorei, Rodentia: Sciuridae) as demonstrated by ZOO-FISH with human probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1024905018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity analysis of captive populations: The Vietnamese sika deer ( Cervus nippon pseudaxis ) in zoological parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zoo.10091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of semi-automated fluorescent multiplex PCRs with 11 microsatellite markers for genetic studies of deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (5), pp.343-350. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2052.2002.00873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial DNA control region phylogeny of the Cervinae: speciation in Cervus and implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J P Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1367943001001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic comparison between Vietnamese sika deer and cattle: R-banded karyotypes and FISH mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1012908508488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication. Karyotype identity of two subspecies of Eld's deer [Cervus eldi (Cervinae, Artiodactyla)] and its consequences for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (5), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/91.5.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of the taxonomic Status of North African gerbils usually referred to as Gerbillus pyramidum (Gerbillinae, Rodentia): Chromosomal and biometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watik Hamdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.298-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-226 OWLO's new three-dimensional label-free imaging technology, applied to cumulus-oocyte complexes, reveals subcellular structures for quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Giraudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deaf097.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sperm morphology as a marker of its nuclear quality and epigenetic status: implications for oocyte injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénome spermatique et morphologie à fort grossissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d’Étude de la Reproduction, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development: the example of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Consortium Meeting REVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., Jan 2018, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape of peri-cenromeric heterochromatin during transistion from naïve to primed pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CellFit. GBR., Oct 2018, Hvar island, Croatia. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleologenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Trust-Waddington Symposium: “EpiGenetics - in dialogue with the genome”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh. GBR., Jun 2015, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la qualité ovocytaire et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Nationale du G.E.D.O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes pour le Don d'Ovocytes (GEDO). FRA., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSN to SN transition in mouse oocytes: nuclear architecture dynamics and epigenetic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Organization of Nuclear Function Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor Laboratory. USA., Sep 2012, New York, United States. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique de populations animales d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows heterozygotes for the t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific Meeting of the European Embryo Transfer Association, September 12-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pau, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchromosomal effect and reciprocal translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated OPU on four Blonde d'Aquitaine cows: variation in the stimulation response and in the rate of diploid oocytes after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquant-Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une variation inter et intra individuelle des profils de ségrégation méiotique de verrats porteurs hétérozygotes de la translocation t(3 ;15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet inter-chromosomique et translocation réciproque chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture 3D des spermatozoïdes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDR Cytogénétique Structurale et Evolutive 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and molecular cytogenetics in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique des populations porcines en France : bilan 2002-2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic (Y;14) translocated boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segregation profiles in several cows heterozygous for rob(1;29) using OPU techniques and FISH with 1-29 painting probes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la chromatine et transcription au cours du développement embryonnaire précoce des mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Université de Versailles Saint-Quentin-en-Yvelines, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Chromosomal Abnormalities in Cattle using SNP beadchip intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. 39, pp.801, 2025, Book of abstracts of the 76th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of double homeobox proteins in bovine zygotes abolishes blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soahary Jean-Rene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Narain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lima, Peru. 35 (2), pp.161-162, 2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of epigenetic marks and protein expression, specific to nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of AETE 2023 - Heraklion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of heterochromatin sequences and nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR Annual Meeting, Reproductive Sciences: From innovation to impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SY-Stem 3rd symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’activité de synthèse des ribosomes dans le maintien de la pluripotence chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modifications épigénétiques spécifiques de différents états de pluripotence in vitro et in vivo et de leurs rôles dans le maintien de ces états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région pseudoautosomale (PAR) chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifdine Olcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleogenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné Coura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Bonnet-Garnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bonnet-Garnier Amélie, CRCN INRAEResponsable d'équipe, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-bonnet-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2095-3365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060924160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosenbaum Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-canonical spatial organization of heterochromatin in mouse preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-24-0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone remodeling reflects conserved mechanisms of bovine and human preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202255726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1788), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 at pericentromeric heterochromatin is a defining feature of the early mouse blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hirlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp. 13908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17730-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Quality of Oocytes with the Help of Nucleolotransfer Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Strejcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Morovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Murin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.328. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (19), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Distribution of UBF and Nopp140 in Relationship to Ribosomal DNA Transcription During Mouse Preimplantation Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.95. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.136366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonist Xist and Tsix co-transcription during mouse oogenesis and maternal Xist expression during pre-implantation development calls into question the nature of the maternal imprint on the X chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lynda Deuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2015.1081327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coverage assessment of [i]Oryctolagus cuniculus[/i] (rabbit) genes encoding immunoglobulins in the whole genome sequence assembly (OryCun2.0) and localization of the [i]IGH[/i] locus to chromosome 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michael Gertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A Schäffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richa Agarwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (10), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0722-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and epigenetic marks in mouse germinal vesicle oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca P. Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (10-12), pp.877-87. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/ijdb.120149ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du génome embryonnaire après la fécondation chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ Hybridization Applied to Domestic Animal Cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.34-48. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Meiotic Segregation Analyses of Peri- and Paracentric Inversions in the Pig Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000227836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (8), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dep118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Using Sperm-FISH of a Putative Interchromosomal Effect in Boars Carrying Reciprocal Translocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrying the t(1;29) Robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (1-2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.655-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic boar carrying a Y;14 translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic screening of livestock populations in Europe : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Revay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène-Marie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of 1/29 Robertsonian translocation carrier bulls using fl uorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome painting comparison of Leontopithecus chrysomelas (Callitrichine, Platyrrhini) with man and its phylogenetic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbault-Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (7), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:CHRO.0000045754.43803.db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Analysis of Genetic Diversity of the Vietnamese Sika Deer (Cervus nippon pseudaxis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lt Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esh001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by R-banding and FISH of chromosome arms involved in Robertsonian translocations in several deer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.649-663. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025981508867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conserved chromosomes in an Asian squirrel (Menetes berdmorei, Rodentia: Sciuridae) as demonstrated by ZOO-FISH with human probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1024905018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity analysis of captive populations: The Vietnamese sika deer ( Cervus nippon pseudaxis ) in zoological parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zoo.10091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of semi-automated fluorescent multiplex PCRs with 11 microsatellite markers for genetic studies of deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (5), pp.343-350. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2052.2002.00873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial DNA control region phylogeny of the Cervinae: speciation in Cervus and implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J P Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1367943001001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic comparison between Vietnamese sika deer and cattle: R-banded karyotypes and FISH mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1012908508488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication. Karyotype identity of two subspecies of Eld's deer [Cervus eldi (Cervinae, Artiodactyla)] and its consequences for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (5), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/91.5.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of the taxonomic Status of North African gerbils usually referred to as Gerbillus pyramidum (Gerbillinae, Rodentia): Chromosomal and biometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watik Hamdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.298-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-226 OWLO's new three-dimensional label-free imaging technology, applied to cumulus-oocyte complexes, reveals subcellular structures for quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Giraudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deaf097.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sperm morphology as a marker of its nuclear quality and epigenetic status: implications for oocyte injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénome spermatique et morphologie à fort grossissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d’Étude de la Reproduction, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development: the example of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Consortium Meeting REVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., Jan 2018, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape of peri-cenromeric heterochromatin during transistion from naïve to primed pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CellFit. GBR., Oct 2018, Hvar island, Croatia. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleologenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Trust-Waddington Symposium: “EpiGenetics - in dialogue with the genome”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh. GBR., Jun 2015, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la qualité ovocytaire et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Nationale du G.E.D.O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes pour le Don d'Ovocytes (GEDO). FRA., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSN to SN transition in mouse oocytes: nuclear architecture dynamics and epigenetic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Organization of Nuclear Function Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor Laboratory. USA., Sep 2012, New York, United States. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique de populations animales d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows heterozygotes for the t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific Meeting of the European Embryo Transfer Association, September 12-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pau, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchromosomal effect and reciprocal translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated OPU on four Blonde d'Aquitaine cows: variation in the stimulation response and in the rate of diploid oocytes after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquant-Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une variation inter et intra individuelle des profils de ségrégation méiotique de verrats porteurs hétérozygotes de la translocation t(3 ;15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture 3D des spermatozoïdes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDR Cytogénétique Structurale et Evolutive 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet inter-chromosomique et translocation réciproque chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and molecular cytogenetics in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique des populations porcines en France : bilan 2002-2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic (Y;14) translocated boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segregation profiles in several cows heterozygous for rob(1;29) using OPU techniques and FISH with 1-29 painting probes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la chromatine et transcription au cours du développement embryonnaire précoce des mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Université de Versailles Saint-Quentin-en-Yvelines, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Chromosomal Abnormalities in Cattle using SNP beadchip intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. 39, pp.801, 2025, Book of abstracts of the 76th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of double homeobox proteins in bovine zygotes abolishes blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soahary Jean-Rene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Narain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lima, Peru. 35 (2), pp.161-162, 2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of epigenetic marks and protein expression, specific to nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of AETE 2023 - Heraklion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of heterochromatin sequences and nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR Annual Meeting, Reproductive Sciences: From innovation to impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SY-Stem 3rd symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’activité de synthèse des ribosomes dans le maintien de la pluripotence chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modifications épigénétiques spécifiques de différents états de pluripotence in vitro et in vivo et de leurs rôles dans le maintien de ces états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région pseudoautosomale (PAR) chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifdine Olcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleogenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné Coura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E21C7F33"/>
+    <w:nsid w:val="AD6F0D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bonnet-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2095-3365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060924160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ross" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hirlemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17730-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Strejcek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartkova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Murin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Debey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.136366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lynda Deuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Avner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1081327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michael Gertz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Agarwala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0722-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib H. Jan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120149ab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655337v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245920" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baqui&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000227836" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118744" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond Letron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Revay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118738" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Berland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Baronnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault-Serreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutrillaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CHRO.0000045754.43803.db" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGM12XRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lt Thuy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esh001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025981508867" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10BKK0CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1024905018685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNXBNFZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;venon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.10091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2WH4HKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;venon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2052.2002.00873.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B099042J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1367943001001019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH2SFPJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1012908508488" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TLZ4VXT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Th&#233;venon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Volobouev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/91.5.402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watik Hamdine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volobouev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres-Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Firmin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Firmin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758051v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755540v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757848v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811829v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garnier-Bonnet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816771v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benneji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond-Letron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238722v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356832v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Friederike Fenner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743554v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744382v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233; Coura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bonnet-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2095-3365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060924160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ross" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hirlemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17730-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Strejcek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartkova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Murin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Debey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.136366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lynda Deuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Avner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1081327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michael Gertz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Agarwala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0722-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib H. Jan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120149ab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baqui&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000227836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245920" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118744" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond Letron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Revay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118738" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Berland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Baronnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault-Serreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutrillaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CHRO.0000045754.43803.db" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGM12XRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lt Thuy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maudet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esh001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674064v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025981508867" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10BKK0CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1024905018685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNXBNFZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;venon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.10091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2WH4HKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;venon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2052.2002.00873.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B099042J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1367943001001019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH2SFPJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1012908508488" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TLZ4VXT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Th&#233;venon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Volobouev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/91.5.402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watik Hamdine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volobouev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres-Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Firmin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Firmin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758051v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755540v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811829v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garnier-Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816771v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benneji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond-Letron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238722v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356832v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Friederike Fenner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743554v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744382v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233; Coura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>