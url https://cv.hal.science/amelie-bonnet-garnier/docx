--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Bonnet-Garnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bonnet-Garnier Amélie, CRCN INRAEResponsable d'équipe, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-bonnet-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2095-3365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060924160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosenbaum Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-canonical spatial organization of heterochromatin in mouse preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-24-0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone remodeling reflects conserved mechanisms of bovine and human preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202255726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1788), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 at pericentromeric heterochromatin is a defining feature of the early mouse blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hirlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp. 13908. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17730-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Quality of Oocytes with the Help of Nucleolotransfer Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Strejcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Morovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Murin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.328. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (19), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Distribution of UBF and Nopp140 in Relationship to Ribosomal DNA Transcription During Mouse Preimplantation Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.95. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.136366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonist Xist and Tsix co-transcription during mouse oogenesis and maternal Xist expression during pre-implantation development calls into question the nature of the maternal imprint on the X chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lynda Deuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2015.1081327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coverage assessment of [i]Oryctolagus cuniculus[/i] (rabbit) genes encoding immunoglobulins in the whole genome sequence assembly (OryCun2.0) and localization of the [i]IGH[/i] locus to chromosome 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michael Gertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A Schäffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richa Agarwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (10), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0722-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and epigenetic marks in mouse germinal vesicle oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca P. Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (10-12), pp.877-87. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/ijdb.120149ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du génome embryonnaire après la fécondation chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ Hybridization Applied to Domestic Animal Cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.34-48. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Meiotic Segregation Analyses of Peri- and Paracentric Inversions in the Pig Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000227836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (8), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dep118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Using Sperm-FISH of a Putative Interchromosomal Effect in Boars Carrying Reciprocal Translocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrying the t(1;29) Robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (1-2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.655-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic boar carrying a Y;14 translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic screening of livestock populations in Europe : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Revay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène-Marie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of 1/29 Robertsonian translocation carrier bulls using fl uorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome painting comparison of Leontopithecus chrysomelas (Callitrichine, Platyrrhini) with man and its phylogenetic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbault-Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (7), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:CHRO.0000045754.43803.db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Analysis of Genetic Diversity of the Vietnamese Sika Deer (Cervus nippon pseudaxis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lt Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esh001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by R-banding and FISH of chromosome arms involved in Robertsonian translocations in several deer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.649-663. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025981508867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conserved chromosomes in an Asian squirrel (Menetes berdmorei, Rodentia: Sciuridae) as demonstrated by ZOO-FISH with human probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1024905018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity analysis of captive populations: The Vietnamese sika deer ( Cervus nippon pseudaxis ) in zoological parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zoo.10091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of semi-automated fluorescent multiplex PCRs with 11 microsatellite markers for genetic studies of deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (5), pp.343-350. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2052.2002.00873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial DNA control region phylogeny of the Cervinae: speciation in Cervus and implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J P Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1367943001001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic comparison between Vietnamese sika deer and cattle: R-banded karyotypes and FISH mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1012908508488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication. Karyotype identity of two subspecies of Eld's deer [Cervus eldi (Cervinae, Artiodactyla)] and its consequences for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (5), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/91.5.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of the taxonomic Status of North African gerbils usually referred to as Gerbillus pyramidum (Gerbillinae, Rodentia): Chromosomal and biometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watik Hamdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.298-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-226 OWLO's new three-dimensional label-free imaging technology, applied to cumulus-oocyte complexes, reveals subcellular structures for quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Giraudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deaf097.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sperm morphology as a marker of its nuclear quality and epigenetic status: implications for oocyte injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénome spermatique et morphologie à fort grossissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d’Étude de la Reproduction, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development: the example of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Consortium Meeting REVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., Jan 2018, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape of peri-cenromeric heterochromatin during transistion from naïve to primed pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CellFit. GBR., Oct 2018, Hvar island, Croatia. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleologenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Trust-Waddington Symposium: “EpiGenetics - in dialogue with the genome”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh. GBR., Jun 2015, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la qualité ovocytaire et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Nationale du G.E.D.O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes pour le Don d'Ovocytes (GEDO). FRA., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSN to SN transition in mouse oocytes: nuclear architecture dynamics and epigenetic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Organization of Nuclear Function Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor Laboratory. USA., Sep 2012, New York, United States. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique de populations animales d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows heterozygotes for the t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific Meeting of the European Embryo Transfer Association, September 12-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pau, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchromosomal effect and reciprocal translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated OPU on four Blonde d'Aquitaine cows: variation in the stimulation response and in the rate of diploid oocytes after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquant-Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une variation inter et intra individuelle des profils de ségrégation méiotique de verrats porteurs hétérozygotes de la translocation t(3 ;15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture 3D des spermatozoïdes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDR Cytogénétique Structurale et Evolutive 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet inter-chromosomique et translocation réciproque chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and molecular cytogenetics in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique des populations porcines en France : bilan 2002-2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic (Y;14) translocated boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segregation profiles in several cows heterozygous for rob(1;29) using OPU techniques and FISH with 1-29 painting probes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la chromatine et transcription au cours du développement embryonnaire précoce des mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Université de Versailles Saint-Quentin-en-Yvelines, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Chromosomal Abnormalities in Cattle using SNP beadchip intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. 39, pp.801, 2025, Book of abstracts of the 76th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of double homeobox proteins in bovine zygotes abolishes blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soahary Jean-Rene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Narain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lima, Peru. 35 (2), pp.161-162, 2022, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of epigenetic marks and protein expression, specific to nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of AETE 2023 - Heraklion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of heterochromatin sequences and nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR Annual Meeting, Reproductive Sciences: From innovation to impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SY-Stem 3rd symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’activité de synthèse des ribosomes dans le maintien de la pluripotence chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modifications épigénétiques spécifiques de différents états de pluripotence in vitro et in vivo et de leurs rôles dans le maintien de ces états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région pseudoautosomale (PAR) chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifdine Olcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleogenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné Coura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Amelie Bonnet-Garnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bonnet-Garnier Amélie, CRCN INRAEResponsable d'équipe, HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">amelie-bonnet-garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2095-3365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060924160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Co-immunodetection and RNA-Fluorescence In Situ Hybridization in Preimplantation Mouse Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer protocols handbooks/Springer protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.473-485. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-5150-6_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DNA-FISH Protocol for the Study of the DUX Gene in Preimplantation Bovine Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Poumerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer protocols handbooks/Springer protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.439-448. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-5150-6_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05614759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-organization and spatial localization of chromatin and epigenetic marks linked to nucleolar activity in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rosenbaum Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioaf098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-canonical spatial organization of heterochromatin in mouse preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Ancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 169 (2), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-24-0271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histone remodeling reflects conserved mechanisms of bovine and human preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embr.202255726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3K27me3 at pericentromeric heterochromatin is a defining feature of the early mouse blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hirlemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp. 13908. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17730-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Sperm Morphology as a Marker of Its Nuclear Quality and Epigenetic Pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emine Saïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski-Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1788), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells11111788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The epigenome of male germ cells and the programming of phenotypes in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eli Sellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Pannetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), pp.28-38. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfab062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Quality of Oocytes with the Help of Nucleolotransfer Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantisek Strejcek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Morovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Murin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.328. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14040328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Changes of Metabolism at the Pronuclear Stage in Mice Influences Skeletal Muscle Phenotype in Adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (19), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Distribution of UBF and Nopp140 in Relationship to Ribosomal DNA Transcription During Mouse Preimplantation Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (4), pp.95. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.115.136366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonist Xist and Tsix co-transcription during mouse oogenesis and maternal Xist expression during pre-implantation development calls into question the nature of the maternal imprint on the X chromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lynda Deuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Morey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (10), pp.931-942. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15592294.2015.1081327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and coverage assessment of [i]Oryctolagus cuniculus[/i] (rabbit) genes encoding immunoglobulins in the whole genome sequence assembly (OryCun2.0) and localization of the [i]IGH[/i] locus to chromosome 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michael Gertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro A Schäffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richa Agarwala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (10), pp.749-762. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00251-013-0722-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclear architecture is locally modified in presence of a Roberstsonian translocation t(13;17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Yerle-Bouissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e78005. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0078005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome organization and epigenetic marks in mouse germinal vesicle oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca P. Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (10-12), pp.877-87. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1387/ijdb.120149ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer-derived epiblast stem cells are transcriptionally and epigenetically distinguishable from their fertilized-derived counterparts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Peng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (4), pp.743-752. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du génome embryonnaire après la fécondation chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biologie Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 204 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jbio/2010018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence in situ Hybridization Applied to Domestic Animal Cytogenetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Musilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.34-48. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (8), pp.2034-2043. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dep118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis Using Sperm-FISH of a Putative Interchromosomal Effect in Boars Carrying Reciprocal Translocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (1-2), pp.194-201. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000245920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male Meiotic Segregation Analyses of Peri- and Paracentric Inversions in the Pig Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000227836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70, pp.655-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrying the t(1;29) Robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120 (1-2), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic boar carrying a Y;14 translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic screening of livestock populations in Europe : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Revay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 120, pp.26-41. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000118738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal control of pig populations in France: 2002-2006 survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène-Marie Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (5), pp.583-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of 1/29 Robertsonian translocation carrier bulls using fl uorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Khireddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 112, pp.241-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome painting comparison of Leontopithecus chrysomelas (Callitrichine, Platyrrhini) with man and its phylogenetic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerbault-Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12 (7), pp.691-701. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:CHRO.0000045754.43803.db⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite Analysis of Genetic Diversity of the Vietnamese Sika Deer (Cervus nippon pseudaxis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lt Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (1), pp.11-18. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/esh001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification by R-banding and FISH of chromosome arms involved in Robertsonian translocations in several deer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.649-663. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025981508867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conserved chromosomes in an Asian squirrel (Menetes berdmorei, Rodentia: Sciuridae) as demonstrated by ZOO-FISH with human probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Messaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dutrillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (6), pp.597-603. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1024905018685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity analysis of captive populations: The Vietnamese sika deer ( Cervus nippon pseudaxis ) in zoological parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoo Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (5), pp.465-475. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zoo.10091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of semi-automated fluorescent multiplex PCRs with 11 microsatellite markers for genetic studies of deer populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 33 (5), pp.343-350. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2052.2002.00873.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mitochondrial DNA control region phylogeny of the Cervinae: speciation in Cervus and implications for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ettore Randi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel J P Douzery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1367943001001019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytogenetic comparison between Vietnamese sika deer and cattle: R-banded karyotypes and FISH mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (8), pp.673-687. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1012908508488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief communication. Karyotype identity of two subspecies of Eld's deer [Cervus eldi (Cervinae, Artiodactyla)] and its consequences for conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Claro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (5), pp.402-405. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhered/91.5.402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reevaluation of the taxonomic Status of North African gerbils usually referred to as Gerbillus pyramidum (Gerbillinae, Rodentia): Chromosomal and biometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watik Hamdine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitaly Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 64, pp.298-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-226 OWLO's new three-dimensional label-free imaging technology, applied to cumulus-oocyte complexes, reveals subcellular structures for quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Barolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Giraudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deaf097.534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions maternelles et zygotiques à la reprogrammation des enhancers chez les embryons bovins pré-implantoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation et reprogrammation épigénétique des cellules germinales mâles dans le testicule fœtal bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de l’épigénome des cellules germinales femelles lors de l’initiation de la méiose dans l’ovaire fœtal de lapin : Analyse des modifications post-traductionnelles des histones par CUT&RUN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Namya Mellouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sperm morphology as a marker of its nuclear quality and epigenetic status: implications for oocyte injection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Caceres-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Selva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Meeting of the European-Society-of-Human-Reproduction-and-Embryology (ESHRE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénome spermatique et morphologie à fort grossissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bendayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Swierkowski Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème journées de la FFER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d’Étude de la Reproduction, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development: the example of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Consortium Meeting REVIVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., Jan 2018, Chantilly-Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic landscape of peri-cenromeric heterochromatin during transistion from naïve to primed pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CellFit. GBR., Oct 2018, Hvar island, Croatia. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleologenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellcome Trust-Waddington Symposium: “EpiGenetics - in dialogue with the genome”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh. GBR., Jun 2015, Edinbourgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'environnement sur la qualité ovocytaire et le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Nationale du G.E.D.O</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etudes pour le Don d'Ovocytes (GEDO). FRA., Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSN to SN transition in mouse oocytes: nuclear architecture dynamics and epigenetic landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Feuerstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Organization of Nuclear Function Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor Laboratory. USA., Sep 2012, New York, United States. 178 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of chromosomal abnormalities on sperm nuclear architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. Abstract, 1 page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming to pluripotency by nuclear transfer in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of PartnErS project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Eger, Hungary. 16 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. LABIOCEM Symposium on Developmental Biology 2010 &amp; Special Session for Stem Cells and IPS Cells of Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of nuclear transfer-derived Epiblast Stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Maruotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on early mammalian embryogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows heterozygotes for the t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Scientific Meeting of the European Embryo Transfer Association, September 12-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pau, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique de populations animales d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interchromosomal effect and reciprocal translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated OPU on four Blonde d'Aquitaine cows: variation in the stimulation response and in the rate of diploid oocytes after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marquant-Leguienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'une variation inter et intra individuelle des profils de ségrégation méiotique de verrats porteurs hétérozygotes de la translocation t(3 ;15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet inter-chromosomique et translocation réciproque chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah S. Guardia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical and molecular cytogenetics in domestic animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture 3D des spermatozoïdes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium GDR Cytogénétique Structurale et Evolutive 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of inter- and intra-individual variation of meiotic segregation patterns in t(3;15)(q27;q13) boars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Massip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Billoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic segregation analysis in cows carrier of t(1;29) robertsonian translocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle chromosomique des populations porcines en France : bilan 2002-2006.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Seguela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benneji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiotic studies in an azoospermic (Y;14) translocated boar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raymond-Letron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth European Cytogenetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Istanbul, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the segregation profiles in several cows heterozygous for rob(1;29) using OPU techniques and FISH with 1-29 painting probes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garnier-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Colloquium on Animal Cytogenetics and Gene mapping, June 18-21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lisbonne, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosome control of domestic animal populations in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Calgaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brun-Baronnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal translocations in pigs: frequency in the French populations and analysis of their consequences on reproduction abilities of carrier animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellestor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Internnational Congress on Biotechnology in Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Rapotin, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm nuclei analysis of several 1/29 Robertsonian translocation carriers using fluorescence in situ hybridization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.M. Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la chromatine et transcription au cours du développement embryonnaire précoce des mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie du développement. Université de Versailles Saint-Quentin-en-Yvelines, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02787775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Detection of Chromosomal Abnormalities in Cattle using SNP beadchip intensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. 39, pp.801, 2025, Book of abstracts of the 76th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of double homeobox proteins in bovine zygotes abolishes blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soahary Jean-Rene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Narain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lima, Peru. 35 (2), pp.161-162, 2022, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv35n2Ab71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of epigenetic marks and protein expression, specific to nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th Annual Meeting of AETE 2023 - Heraklion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin organization, spatial localization of heterochromatin sequences and nucleolar activity, change towards final maturation in porcine oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merle Friederike Fenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Benc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bartkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pihl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSR Annual Meeting, Reproductive Sciences: From innovation to impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des changements transitoires du métabolisme du zygote chez la souris influencent le phénotype musculaire à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pessemesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. 21, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21197203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES REMANIEMENTS ÉPIGÉNÉTIQUES AU MOMENT DE L'EGA CHEZ LE BOVIN À L'AIDE D'APPROCHES CORRÉLATIVES EN MICROSCOPIE OPTIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10emes Journées Scientifiques et Techniques du Réseau des Microscopistes INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SY-Stem 3rd symposium on Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modifications épigénétiques spécifiques de différents états de pluripotence in vitro et in vivo et de leurs rôles dans le maintien de ces états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la région pseudoautosomale (PAR) chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saifdine Olcaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’activité de synthèse des ribosomes dans le maintien de la pluripotence chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering nucleogenesis in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné Coura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of donor cells: karyotyping methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janice Britton-Davidian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Reprogramming Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId374"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD6F0D75"/>
+    <w:nsid w:val="D7C291F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bonnet-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2095-3365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060924160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0271" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ross" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255726" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hirlemann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17730-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215039v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Strejcek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartkova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Murin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Debey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.136366" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lynda Deuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Avner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1081327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michael Gertz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Agarwala" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0722-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib H. Jan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120149ab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668030v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baqui&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000227836" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655337v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245920" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665966v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118744" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond Letron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118747" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665416v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Revay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118738" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Berland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Baronnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641746v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault-Serreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutrillaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CHRO.0000045754.43803.db" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGM12XRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lt Thuy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maudet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esh001" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674064v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025981508867" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10BKK0CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640760v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1024905018685" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNXBNFZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;venon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.10091" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2WH4HKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215297v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;venon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2052.2002.00873.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B099042J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640036v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mucci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1367943001001019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH2SFPJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1012908508488" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TLZ4VXT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640047v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Th&#233;venon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Volobouev" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/91.5.402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watik Hamdine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volobouev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres-Sanchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Firmin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Firmin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788177v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734473v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742773v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747568v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755346v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758051v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816323v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755540v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811829v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garnier-Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757848v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824143v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816887v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816771v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816371v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752682v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benneji" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond-Letron" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818598v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827832v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787775v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238722v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356832v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Friederike Fenner" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224917v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743554v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744382v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233; Coura" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bonnet-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2095-3365" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060924160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614723v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5150-6_48" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Poumerol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-5150-6_46" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Fenner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Benc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rosenbaum Bartkova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pihl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioaf098" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ancelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-24-0271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03992249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Zhou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Halstead" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schultz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ross" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202255726" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hirlemann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oudin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17730-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendayan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Sa&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski-Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11111788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03508599v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sellem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Costes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfab062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215039v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Strejcek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Morovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bartkova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Murin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14040328" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21197203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365191v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Debey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.136366" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lynda Deuve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Avner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Morey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2015.1081327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michael Gertz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A Sch&#228;ffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Agarwala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00251-013-0722-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645259v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca P. Feuerstein" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib H. Jan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/ijdb.120149ab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664747v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maruotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Peng Dai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.400" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2010018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC04A498C06BE9B332BDCA151C15BE2180A4DDFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rubes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Musilova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245905" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655337v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000245920" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668030v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baqui&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000227836" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Berland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665966v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacaze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Berland" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118744" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond Letron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118747" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665416v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Revay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000118738" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894612v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne-Marie Berland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Billoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653899v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khireddine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674169v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun-Baronnat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641746v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbault-Serreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dutrillaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:CHRO.0000045754.43803.db" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HGM12XRH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hayes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thevenon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lt Thuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maudet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esh001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Claro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thevenon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025981508867" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-10BKK0CW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Messaoudi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lombard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1024905018685" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QNXBNFZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;venon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Claro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Maillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zoo.10091" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2WH4HKP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215297v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#233;venon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maudet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Maillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2052.2002.00873.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B099042J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640036v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettore Randi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mucci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J P Douzery" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1367943001001019" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BH2SFPJQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215276v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayes" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1012908508488" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TLZ4VXT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Th&#233;venon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Volobouev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/91.5.402" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640081v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Watik Hamdine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volobouev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284649v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284625v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jammes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734574v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Caceres-Sanchez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Selva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alter" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Firmin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Firmin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Swierkowski Blanchard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788177v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734473v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742773v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019223v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747568v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Feuerstein" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189510v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821024v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755346v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822828v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822690v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758051v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816323v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guardia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marquant-Leguienne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824143v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811829v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garnier-Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816887v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816771v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816371v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752682v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguela" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benneji" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818047v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raymond-Letron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818598v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Beckers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827383v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pellestor" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827832v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02787775v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238722v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Escouflaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Deloche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356832v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Friederike Fenner" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356806v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04816250v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224917v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797574v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533876v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saifdine Olcaid" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Casas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743554v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233; Coura" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194003v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Britton-Davidian" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>