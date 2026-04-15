--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -249,1159 +249,1297 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of occupational medicine, eugenics and debates over the risks of lead poisoning in Britain</w:t>
+                <w:t xml:space="preserve">« Poison or Panacea? Medical debates over the toxicity of arsenic and William Morris’s arsenical wallpapers. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire franco-britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Pharmakon: Colour, Poison, Cure. A Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d’Études Avancées de Paris, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261814v1</w:t>
+                <w:t xml:space="preserve">hal-05570476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dye to explosive: rationalising the risks tied to picric acid production in France and Britain (1850-1914)</w:t>
+                <w:t xml:space="preserve">The rise of occupational medicine, eugenics and debates over the risks of lead poisoning in Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "acteurs et mouvements sociaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire franco-britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261817v1</w:t>
+                <w:t xml:space="preserve">hal-05261814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Dye to Explosive: Assessing the Risks tied to Picric Acid Production in Industrialized France and Britain, 1850-1914</w:t>
+                <w:t xml:space="preserve">From dye to explosive: rationalising the risks tied to picric acid production in France and Britain (1850-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colour Matters: Exploring Colour and Chromatic Materialities in the Long Nineteenth Century (1798-1914)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire "acteurs et mouvements sociaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261625v1</w:t>
+                <w:t xml:space="preserve">hal-05261817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Waste to Wonder: Scientific Debates over the Production of Aniline Dyes (1856-1914)</w:t>
+                <w:t xml:space="preserve">« Une industrie explosive : les risques liés à la production d’acide picrique en France et en Angleterre, 1850-1914 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eleventh European Society for Environmental History Conference, "Same planet, different worlds: environmental histories imagining anew"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ERIAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Dec 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261637v1</w:t>
+                <w:t xml:space="preserve">hal-05570472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflicts over the definition of toxicity and the shaping of modern notions of environmental and sanitary risks in the age of industrial pollution</w:t>
+                <w:t xml:space="preserve">From Dye to Explosive: Assessing the Risks tied to Picric Acid Production in Industrialized France and Britain, 1850-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Facing Crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Feb 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Colour Matters: Exploring Colour and Chromatic Materialities in the Long Nineteenth Century (1798-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261811v1</w:t>
+                <w:t xml:space="preserve">hal-05261625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les craintes liées à la production d’acide picrique en France et en Grande-Bretagne, 1850-1914</w:t>
+                <w:t xml:space="preserve">From Waste to Wonder: Scientific Debates over the Production of Aniline Dyes (1856-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peurs Urbaines (XVI-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Eleventh European Society for Environmental History Conference, "Same planet, different worlds: environmental histories imagining anew"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261793v1</w:t>
+                <w:t xml:space="preserve">hal-05261637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoirs experts sur les couleurs toxiques et leur contestation en France et en Angleterre, 1830-1914</w:t>
+                <w:t xml:space="preserve">Conflicts over the definition of toxicity and the shaping of modern notions of environmental and sanitary risks in the age of industrial pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’axe Savoirs, Laboratoire LARHRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Jan 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Facing Crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Feb 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261788v1</w:t>
+                <w:t xml:space="preserve">hal-05261811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes sur la toxicité du cuivre dans l’environnement de travail et la rationalisation des risques industriels</w:t>
+                <w:t xml:space="preserve">Les craintes liées à la production d’acide picrique en France et en Grande-Bretagne, 1850-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Le lieu le plus maladif du monde » : penser, habiter et aménager les environnements pathogènes en Europe (XVIe-XXIe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Peurs Urbaines (XVI-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261807v1</w:t>
+                <w:t xml:space="preserve">hal-05261793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the boundary: humans, animals and debates over toxic substances in nineteenth-century France and Britain</w:t>
+                <w:t xml:space="preserve">Les savoirs experts sur les couleurs toxiques et leur contestation en France et en Angleterre, 1830-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Biennial conference of the European Society for Environmental History (ESEH), « Boundaries in/of Environmental History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Séminaire de l’axe Savoirs, Laboratoire LARHRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261684v1</w:t>
+                <w:t xml:space="preserve">hal-05261788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Expertise: Scientific and Medical conflicts over Occupational Diseases caused by Toxic Colours in Britain, 1830-1860</w:t>
+                <w:t xml:space="preserve">Les enquêtes sur la toxicité du cuivre dans l’environnement de travail et la rationalisation des risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Le lieu le plus maladif du monde » : penser, habiter et aménager les environnements pathogènes en Europe (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261679v1</w:t>
+                <w:t xml:space="preserve">hal-05261807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal experiments and the construction of expert knowledge on toxic colours in France and Britain, 1830-1914</w:t>
+                <w:t xml:space="preserve">Setting the boundary: humans, animals and debates over toxic substances in nineteenth-century France and Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Science Graduate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th Biennial conference of the European Society for Environmental History (ESEH), « Boundaries in/of Environmental History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261693v1</w:t>
+                <w:t xml:space="preserve">hal-05261684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Headlam Greenhow's writings on occupational disease and the development of toxicology in France and Scotland, 1830-1860</w:t>
+                <w:t xml:space="preserve">Constructing Expertise: Scientific and Medical conflicts over Occupational Diseases caused by Toxic Colours in Britain, 1830-1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scottish and European networks of philosophy, technology, science and health workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, Sep 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261762v1</w:t>
+                <w:t xml:space="preserve">hal-05261679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating toxic colours: explosions, poisoning and occupational hazards in the French and British colour industry, 1800-1914</w:t>
+                <w:t xml:space="preserve">Animal experiments and the construction of expert knowledge on toxic colours in France and Britain, 1830-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of the History of Alchemy and Chemistry 7th Graduate Workshop, "Colouring and Making in Alchemy and Chemistry"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">British Society for the History of Science Graduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261707v1</w:t>
+                <w:t xml:space="preserve">hal-05261693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution, explosions and disease: European debates on risk management in the colour industry between 1800 and 1914</w:t>
+                <w:t xml:space="preserve">Edward Headlam Greenhow's writings on occupational disease and the development of toxicology in France and Scotland, 1830-1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Graduate Conference in European History (GRACEH), "Beyond established narratives - New approaches to European history from early modern times to the present"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European University Institute, Apr 2017, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Scottish and European networks of philosophy, technology, science and health workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Sep 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261703v1</w:t>
+                <w:t xml:space="preserve">hal-05261762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devilish designs: the wallpaper industry and arsenical pigments in Britain, France and Germany, 1850-1900</w:t>
+                <w:t xml:space="preserve">Creating toxic colours: explosions, poisoning and occupational hazards in the French and British colour industry, 1800-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Spring School on History of Science and Popularisation, "Living in a Toxic World (1800-2000) Experts, activism, industry and regulation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Mahon, Spain</w:t>
+              <w:t xml:space="preserve">Society of the History of Alchemy and Chemistry 7th Graduate Workshop, "Colouring and Making in Alchemy and Chemistry"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261756v1</w:t>
+                <w:t xml:space="preserve">hal-05261707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pollution, explosions and disease: European debates on risk management in the colour industry between 1800 and 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bonney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Graduate Conference in European History (GRACEH), "Beyond established narratives - New approaches to European history from early modern times to the present"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European University Institute, Apr 2017, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devilish designs: the wallpaper industry and arsenical pigments in Britain, France and Germany, 1850-1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Bonney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Spring School on History of Science and Popularisation, "Living in a Toxic World (1800-2000) Experts, activism, industry and regulation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mahon, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The art of selling green poison in Britain: the arsenical wallpapers of William Morris,1855-1896</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postgraduate Conference, "Poisons, Persuasion and Panaceas"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, History Faculty, University of Oxford, Jun 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1411,112 +1549,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et santé : la gestion des maladies professionnelles comme enjeu politique et social en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale des années 1830 aux années 1930. Mains d’œuvre artisanales et industrielles, pratiques et questions sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, pp.323-336, 2020, 13 9782364240766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1663,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-953616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261814v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261625v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261637v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261793v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261684v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261679v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-953616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>