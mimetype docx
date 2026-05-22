--- v1 (2026-04-15)
+++ v2 (2026-05-22)
@@ -352,234 +352,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of occupational medicine, eugenics and debates over the risks of lead poisoning in Britain</w:t>
+                <w:t xml:space="preserve">From dye to explosive: rationalising the risks tied to picric acid production in France and Britain (1850-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire franco-britannique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "acteurs et mouvements sociaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261814v1</w:t>
+                <w:t xml:space="preserve">hal-05261817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dye to explosive: rationalising the risks tied to picric acid production in France and Britain (1850-1914)</w:t>
+                <w:t xml:space="preserve">« Une industrie explosive : les risques liés à la production d’acide picrique en France et en Angleterre, 1850-1914 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "acteurs et mouvements sociaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'ERIAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Dec 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261817v1</w:t>
+                <w:t xml:space="preserve">hal-05570472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Une industrie explosive : les risques liés à la production d’acide picrique en France et en Angleterre, 1850-1914 »</w:t>
+                <w:t xml:space="preserve">The rise of occupational medicine, eugenics and debates over the risks of lead poisoning in Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'ERIAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Dec 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">séminaire franco-britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570472v1</w:t>
+                <w:t xml:space="preserve">hal-05261814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Dye to Explosive: Assessing the Risks tied to Picric Acid Production in Industrialized France and Britain, 1850-1914</w:t>
               </w:r>
@@ -973,234 +973,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the boundary: humans, animals and debates over toxic substances in nineteenth-century France and Britain</w:t>
+                <w:t xml:space="preserve">Animal experiments and the construction of expert knowledge on toxic colours in France and Britain, 1830-1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Biennial conference of the European Society for Environmental History (ESEH), « Boundaries in/of Environmental History</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">British Society for the History of Science Graduate Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261684v1</w:t>
+                <w:t xml:space="preserve">hal-05261693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Expertise: Scientific and Medical conflicts over Occupational Diseases caused by Toxic Colours in Britain, 1830-1860</w:t>
+                <w:t xml:space="preserve">Setting the boundary: humans, animals and debates over toxic substances in nineteenth-century France and Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">10th Biennial conference of the European Society for Environmental History (ESEH), « Boundaries in/of Environmental History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261679v1</w:t>
+                <w:t xml:space="preserve">hal-05261684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal experiments and the construction of expert knowledge on toxic colours in France and Britain, 1830-1914</w:t>
+                <w:t xml:space="preserve">Constructing Expertise: Scientific and Medical conflicts over Occupational Diseases caused by Toxic Colours in Britain, 1830-1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Bonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Society for the History of Science Graduate Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">North American Conference on British Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261693v1</w:t>
+                <w:t xml:space="preserve">hal-05261679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Headlam Greenhow's writings on occupational disease and the development of toxicology in France and Scotland, 1830-1860</w:t>
               </w:r>
@@ -1801,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-953616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261814v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570472v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261526v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bonney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-953616" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261817v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570472v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261807v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261756v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>