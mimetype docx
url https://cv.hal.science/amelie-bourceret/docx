--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -2194,51 +2194,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03600582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2311,51 +2311,51 @@
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Logiciel</w:t>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
@@ -2442,51 +2442,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED530E30"/>
+    <w:nsid w:val="0B1777EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>