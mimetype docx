--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -100,145 +100,166 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1620-4983</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=M23cWk8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Publications d'Amélie BOURCERET</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Archives du CIHEAM Montpellier)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualification :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Économiste</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Expertise :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Modélisation bioéconomique, modélisation agent, prise de décision des agriculteurs, politiques publiques</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">UMR :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">MoISA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Montpellier Interdisciplinary center on Sustainable Agri-food systems)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">bourceret@iamm.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -268,1046 +289,1046 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory modelling for agroecological transitions: engaging stakeholders in transformative pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 233, pp.104634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of soil health restoration in Tunisian cereal production systems: an analysis through the social-ecological systems framework (SES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Khamassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Helena Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraj Chemak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Requier-Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 162, pp.107909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modeling framework of a territorial socio-ecosystem to study the trajectories of change in agricultural phytosanitary practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 494, pp.110727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAVERSéES : Diversité de leviers territoriaux et trajectoires de transition des usages des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.27-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol96-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAVERSéES: Territorial levers and transition pathways for reducing pesticide use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 96, pp.25-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol96-art03-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers’ environmental preferences influence the efficiency of information instruments for water quality management? Evidence from a social-ecological agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 478, pp.110300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2023.110300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the governance of social–ecological systems to behavioural dynamics: An agent-based model for water quality management using the theory of planned behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.107338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance in social-ecological agent-based models: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (2), pp.38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-12440-260238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 130 (12), pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1317,137 +1338,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Water Quality Management Through a Social-Ecological Model Using the Theory of Planned Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahrweiler P., Neumann M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Social Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.355-359, 2021, Springer Proceedings in Complexity, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61503-1_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1457,301 +1478,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing farmers' adoption process on the transition to agroecology in Algeria by using social ecological system framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyhan Sevde Cagiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Socio-Ecological Systems and Agro-Pastoral Resources in the Challenges of Rural Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes agricoles complexes : Une exploration de la modélisation basée sur les agents et de l'intégration de la programmation mathématique par le biais d'une analyse systématique de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guzel Kadriye Kardelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelEco : MODELisation en programmation mathématique pour l'analyse ECOnomique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1761,353 +1782,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing farmers’ adoption process on the transition to agroecology by using social ecological system framework and bioeconomic modeling in Algeria.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyhan Sevde Cagiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Degrowth Conference &amp; 15. Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pontevedra, Spain. Universidad de vigo, 29 (1), pp.1725-1729, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35869/ESEE-Degrowth2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role-playing games designed to characterize and discuss local and collective actions that impact the change of agricultural and phytosanitary practices in the Barrois (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Emmanuel Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Simulation and Gaming Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, La Rochelle, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance des exploitations viticoles et utilisation des intrants phytosanitaires : apport de la méthode benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Piot-Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France. 125 p., 2013, Actes des 6èmes journées scientifiques de la vigne et du vin : innovation, stratégies, compétitivité dans la filière vigne et vin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2117,100 +2138,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la qualité de la ressource en eau potable dans un système socio-écologique : développement d’un modèle multi-agents à partir d’analyse institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bourceret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Clermont Auvergne, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UCFAC038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03600582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2220,161 +2241,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ModelEco : Modélisation en programmation mathématique pour l'analyse économique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bourceret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2442,51 +2463,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B1777EC"/>
+    <w:nsid w:val="D4EF7ECD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2673,51 +2694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1620-4983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bourceret@iamm.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05530454v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourceret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104634" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamassi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631258v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110727" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271184v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_34" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216443v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Sevde Cagiran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216767v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Kadriye Kardelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/ESEE-Degrowth2024" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Reynaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Rougier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grohens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03600582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/amelie-bourceret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1620-4983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=M23cWk8AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iamm.ciheam.org/ress_doc/opac_css/index.php?lvl=etagere_see&amp;id=310" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-moisa.cirad.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bourceret@iamm.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05530454v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourceret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104634" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Khamassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Guimar&#227;es" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraj Chemak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bourceret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Requier-Desjardins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107909" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110727" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03965450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Amblard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Mathias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2023.110300" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03518784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107338" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12440-260238" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506301v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillaumin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61503-1_34" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyhan Sevde Cagiran" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzel Kadriye Kardelen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736558v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35869/ESEE-Degrowth2024" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Reynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Emmanuel Rougier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Grohens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03600582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>