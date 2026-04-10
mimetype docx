--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -520,295 +520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
+                <w:t xml:space="preserve">Does grain size influence hydrocarbons generation and mesoporosity during artificial thermal maturation of an organic-rich mudstone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Davarzani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208 (Part C), pp.109643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352335v1</w:t>
+                <w:t xml:space="preserve">insu-03373772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does grain size influence hydrocarbons generation and mesoporosity during artificial thermal maturation of an organic-rich mudstone?</w:t>
+                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 208 (Part C), pp.109643. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03373772v1</w:t>
+                <w:t xml:space="preserve">hal-03352335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,51 +881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,51 +1011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,274 +1109,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02792793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t>
+                <w:t xml:space="preserve">Organic petrography and pore structure characterization of low-mature and gas-mature marine organic-rich mudstones: Insights into porosity controls in gas shale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02265254v1</w:t>
+                <w:t xml:space="preserve">insu-02057277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic petrography and pore structure characterization of low-mature and gas-mature marine organic-rich mudstones: Insights into porosity controls in gas shale systems</w:t>
+                <w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02057277v1</w:t>
+                <w:t xml:space="preserve">insu-02265254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1752,51 +1752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,152 +2095,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des fluctuations du niveau d'une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
+                <w:t xml:space="preserve">New experimentations about the effect of groundwater fluctuations on the multiphase mobilization of LNAPL contaminants: assessment and monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noële Enjelvin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stefan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AquaConSoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stichting Deltares, Jun 2021, Online, Netherlands. pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587976v1</w:t>
+                <w:t xml:space="preserve">hal-03268877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do the Groundwater Level Fluctuations May Affect the Remobilization of Lnapls?</w:t>
               </w:r>
@@ -2354,152 +2354,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimentations about the effect of groundwater fluctuations on the multiphase mobilization of LNAPL contaminants: assessment and monitoring</w:t>
+                <w:t xml:space="preserve">Impact des fluctuations du niveau d'une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Colombano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Noële Enjelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaConSoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stichting Deltares, Jun 2021, Online, Netherlands. pp.123</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268877v1</w:t>
+                <w:t xml:space="preserve">hal-03587976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of groundwater level variations induced by climate change on the mobilization of light refined petroleum hydrocarbon contaminants (LNAPLs)</w:t>
               </w:r>
@@ -2524,64 +2524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2878,51 +2878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des propriétés chimiques de la matière organique sur la porosité d’argilites pétroligènes au cours d’une pyrolyse artificielle en milieu confiné.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2999,51 +2999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of organic matter chemical transformations on shale porosity during the confined pyrolysis of organic rich shales: a complement to the observations of natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3101,273 +3101,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01771783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t>
+                <w:t xml:space="preserve">Effect of organic matter chemical properties on thermal maturation of organic rich shales: experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemilbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01771015v1</w:t>
+                <w:t xml:space="preserve">hal-01954029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic matter chemical properties on thermal maturation of organic rich shales: experimental approach</w:t>
+                <w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954029v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01771015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
               </w:r>
@@ -4299,64 +4299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. , 2021</w:t>
@@ -4411,51 +4411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do experimental duration and temperature of confined pyrolysis experiments influence the evolution of the porosity of organic-rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Sorvari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani H&#228;kkinen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE3008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Sorvari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani H&#228;kkinen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE3008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>