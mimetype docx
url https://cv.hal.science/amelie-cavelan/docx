--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -520,863 +520,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does grain size influence hydrocarbons generation and mesoporosity during artificial thermal maturation of an organic-rich mudstone?</w:t>
+                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 208 (Part C), pp.109643. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03373772v1</w:t>
+                <w:t xml:space="preserve">hal-03352335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the influence of groundwater level fluctuations and temperature on LNAPL contaminations in the context of climate change</w:t>
+                <w:t xml:space="preserve">Does grain size influence hydrocarbons generation and mesoporosity during artificial thermal maturation of an organic-rich mudstone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Davarzani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 806, pp.150412. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208 (Part C), pp.109643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.150412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.petrol.2021.109643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352335v1</w:t>
+                <w:t xml:space="preserve">insu-03373772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t>
+                <w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 231, pp.103622. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (23), pp.14013-14029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2020.103622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02977988v1</w:t>
+                <w:t xml:space="preserve">insu-02792793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t>
+                <w:t xml:space="preserve">Impact of thermal maturity on the concomitant evolution of the ultrafine structure and porosity of marine mudstones organic matter; contributions of electronic imaging and new spectroscopic investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+                <w:t xml:space="preserve">Nathalie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104667⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.103622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2020.103622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02918247v1</w:t>
+                <w:t xml:space="preserve">insu-02977988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t>
+                <w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (23), pp.14013-14029. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.0c01432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02792793v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02918247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic petrography and pore structure characterization of low-mature and gas-mature marine organic-rich mudstones: Insights into porosity controls in gas shale systems</w:t>
+                <w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02057277v1</w:t>
+                <w:t xml:space="preserve">insu-02265254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t>
+                <w:t xml:space="preserve">Organic petrography and pore structure characterization of low-mature and gas-mature marine organic-rich mudstones: Insights into porosity controls in gas shale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.331-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02265254v1</w:t>
+                <w:t xml:space="preserve">insu-02057277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1595,527 +1595,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche expérimentale pour évaluer l’effet des variations du niveau des nappes phréatiques sur la remobilisation des contaminants pétroliers (LNAPLs) en contexte de changements climatiques.</w:t>
+                <w:t xml:space="preserve">Impact of groundwater table level variations on petroleum hydrocarbon pollutants (LNAPL) remobilization processes in the climate change context: an experimental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Oltéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FROG V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">2022 Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2022, Honolulu, Hawaiʻi, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752762v1</w:t>
+                <w:t xml:space="preserve">hal-03752981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimentations to assess the effect of groundwater level fluctuations on light petroleum contaminants (LNAPLs) mobilization in contaminated soils and groundwaters in the climate change context</w:t>
+                <w:t xml:space="preserve">Une approche expérimentale pour évaluer l’effet des variations du niveau des nappes phréatiques sur la remobilisation des contaminants pétroliers (LNAPLs) en contexte de changements climatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersol 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">FROG V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752664v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change could affect our contaminated soils and groundwater tables: example of light petroleum contaminants (LNAPLs)</w:t>
+                <w:t xml:space="preserve">New experimentations to assess the effect of groundwater level fluctuations on light petroleum contaminants (LNAPLs) mobilization in contaminated soils and groundwaters in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEEPSURF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Intersol 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844145v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of groundwater table level variations on petroleum hydrocarbon pollutants (LNAPL) remobilization processes in the climate change context: an experimental approach.</w:t>
+                <w:t xml:space="preserve">How climate change could affect our contaminated soils and groundwater tables: example of light petroleum contaminants (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantin Oltéan</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geochemical society; European Association of Geochemistry, Jul 2022, Honolulu, Hawaiʻi, United States</w:t>
+              <w:t xml:space="preserve">DEEPSURF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752981v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimentations about the effect of groundwater fluctuations on the multiphase mobilization of LNAPL contaminants: assessment and monitoring</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,286 +2220,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do the Groundwater Level Fluctuations May Affect the Remobilization of Lnapls?</w:t>
+                <w:t xml:space="preserve">Impact des fluctuations du niveau d'une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Deparis</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noële Enjelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352369v1</w:t>
+                <w:t xml:space="preserve">hal-03587976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des fluctuations du niveau d'une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
+                <w:t xml:space="preserve">How Do the Groundwater Level Fluctuations May Affect the Remobilization of Lnapls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202134017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587976v1</w:t>
+                <w:t xml:space="preserve">hal-03352369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of groundwater level variations induced by climate change on the mobilization of light refined petroleum hydrocarbon contaminants (LNAPLs)</w:t>
               </w:r>
@@ -2524,64 +2524,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Colombano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noële Enjelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t>
@@ -2613,342 +2613,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
+                <w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t>
+              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. p1- 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02166816v1</w:t>
+                <w:t xml:space="preserve">hal-03169772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t>
+                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. p1- 2</w:t>
+              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169772v1</w:t>
+                <w:t xml:space="preserve">insu-02166816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des propriétés chimiques de la matière organique sur la porosité d’argilites pétroligènes au cours d’une pyrolyse artificielle en milieu confiné.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2999,77 +2999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of organic matter chemical transformations on shale porosity during the confined pyrolysis of organic rich shales: a complement to the observations of natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3101,273 +3101,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01771783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic matter chemical properties on thermal maturation of organic rich shales: experimental approach</w:t>
+                <w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954029v1</w:t>
+                <w:t xml:space="preserve">insu-01771015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t>
+                <w:t xml:space="preserve">Effect of organic matter chemical properties on thermal maturation of organic rich shales: experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lemilbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t>
+              <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01771015v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
               </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4004,152 +4004,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experiment to assess the impact of groundwater table level variations on petroleum hydrocarbon pollutants remobilization (LNAPL) in the climate change context</w:t>
+                <w:t xml:space="preserve">Impact des fluctuations du niveau d’une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Constantin Oltean</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noële Enjelvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OZCAR TERENO International conference: Advancing critical zone science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. , 1st OZCAR TERENO international conference: Advancing critical zone science : abstract book, 37, pp.240-241, 2021</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379715v1</w:t>
+                <w:t xml:space="preserve">hal-03445696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of the fate of petroleum contaminants (LNAPL) under fluctuating groundwater table levels induced by climate change</w:t>
               </w:r>
@@ -4254,152 +4254,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des fluctuations du niveau d’une nappe phréatique induites par les changements climatiques sur la remobilisation des hydrocarbures pétroliers raffinés légers (LNAPLs)</w:t>
+                <w:t xml:space="preserve">A new experiment to assess the impact of groundwater table level variations on petroleum hydrocarbon pollutants remobilization (LNAPL) in the climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julie Tinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Oltean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France. , 2021</w:t>
+              <w:t xml:space="preserve">1st OZCAR TERENO International conference: Advancing critical zone science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France. , 1st OZCAR TERENO international conference: Advancing critical zone science : abstract book, 37, pp.240-241, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445696v1</w:t>
+                <w:t xml:space="preserve">hal-03379715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la cinétique d’une maturation artificielle sur la porosité de la matière organique d’argilites pétroligènes à gaz</w:t>
               </w:r>
@@ -4411,77 +4411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
@@ -4523,77 +4523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do experimental duration and temperature of confined pyrolysis experiments influence the evolution of the porosity of organic-rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4903,51 +4903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Sorvari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani H&#228;kkinen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445696v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE3008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05382787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julie Tinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05065675v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Dubrac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Lary de Latour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04472325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2024.104319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.150412" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03373772v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.petrol.2021.109643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02977988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mathieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2020.103622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02057277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Oltean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Olt&#233;an" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03752664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03844145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03268877v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587976v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Enjelvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03352369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4081" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lemilbeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05408487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Sorvari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani H&#228;kkinen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05050326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure-Catteloin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197694v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03445662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03379715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE3008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>