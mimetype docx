--- v0 (2026-03-31)
+++ v1 (2026-05-12)
@@ -2604,246 +2604,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Fantômas, mais pourquoi est-il si méchant ? Parce qu’il prend les Pilules Pink Pour Personnes Pâles ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roy Pinker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits divers et vies déviantes, 19e-21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.125-131, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satire de presse et anticipation : la ‘femme moderne’ d’Albert Robida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Barel-Moisan; Matthieu Letourneux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Albert Robida, de la satire à l’anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Impressions Nouvelles, pp.110-132, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Chronique judiciaire : le public féminin en procès »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Planté; Marie-Ève Thérenty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin/Féminin dans la presse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUL, pp.239-253, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508049v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04508028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le terrain discursif du foot : paris, pronostics, le plaisir de prédire »</w:t>
               </w:r>
@@ -5106,1201 +5106,1201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Immuno-related polymorphisms and cervical cancer risk: The IARC multicentric case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mckay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Tenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Gheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0177775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Mystères de New-York : du serial américain au roman-cinéma français : l’ombre de Sue ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rocambole. Bulletin des amis du roman populaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78-79, pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies littéraires (en) minuscules : Jean-François Elslander et ses éditeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Tarik Gheit</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.181-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Appearance of a Court Column: Colette and the Famous Murder Trials of the Early Twentieth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary journalism studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 12p13.33/RAD52 locus and genetic susceptibility to squamous cell cancers of upper aerodigestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delahaye-Sourdeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0177775. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0177775⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0117639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A rare truncating BRCA2 variant and genetic susceptibility to upper aerodigestive tract cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delahaye-Sourdeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Anantharaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literary journalism studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J Natl Cancer Inst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djv037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...223 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel risk locus at 6p21.3 for Epstein-Barr virus-positive Hodgkin lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Delahaye-Sourdeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Y. Urayama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rianne Veenstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (12), pp.1838-1843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-15-0534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...64 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fly-in-a-bottle episode&amp;quot;: regards croisés (cinéma/littérature) sur Breaking Bad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hervey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’épreuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association between TP53 R249S mutation and polymorphisms in TP53 intron 1 in hepatocellular carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ortiz-Cuaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genes, Chromosomes &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (10), pp.912-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gcc.22086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Stiénon (Valérie), La Littérature des Physiologies. Sociopoétique d’un genre panoramique (1830-1845) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide association study of classical Hodgkin lymphoma and Epstein-Barr virus status-defined subgroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Y. Urayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Jarrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hjalgrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diepstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kamatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Natl Cancer Inst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnci/djv037⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 104 (3), pp.240-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnci/djr516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...321 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...110 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -6316,51 +6316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James D. Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Therese Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haudepin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bachta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177726" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Simard-Houde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gibeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508049v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urbanowiez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098323ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020144" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03634172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bussi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;laine M&#233;tras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2020-002656" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fatthalla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alcala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gabriel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mangiante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Herv&#225;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11276-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.977" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.913" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508222v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tenet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177775" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133190v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delahaye-Sourdeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Timofeeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaborieau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117639" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632507v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delahaye-Sourdeix" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Y. Urayama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaborieau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Veenstra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-15-0534" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262221v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anantharaman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djv037" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Hervey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ortiz-Cuaran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Friesen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8BPPNL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Urayama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Jarrett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalgrim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diepstra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamatani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djr516" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Mckay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Therese Truong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chun Chuang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001333" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932510v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5537" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Powers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauchard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508249v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508252v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508182v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508125v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396389v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nhiri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Sizun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan V&#233;rilhac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508153v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04363419v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bonal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Haudepin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107774v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gosselin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2017.7969778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840421v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bachta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2015.7177726" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Simard-Houde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gibeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508028v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bianchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Charlier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Urbanowiez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503214v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098323ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Br&#233;ard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11020144" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508048v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03634172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bussi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#201;laine M&#233;tras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2020-002656" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04503311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.3860" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjwa Bennai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Fatthalla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Exp&#233;dite Yen-Pon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c00766" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02339242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alcala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Leblay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gabriel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mangiante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davis Herv&#225;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11276-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Th&#233;renty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107770v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.977" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107773v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.913" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107777v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mckay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Tenet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Franceschi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177775" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508222v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133190v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107769v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delahaye-Sourdeix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Timofeeva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaborieau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Johansson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117639" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anantharaman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djv037" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632507v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delahaye-Sourdeix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Y. Urayama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaborieau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianne Veenstra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Foll" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-15-0534" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107780v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Hervey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ortiz-Cuaran" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cox" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Friesen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gcc.22086" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K8BPPNL9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Y. Urayama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Jarrett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hjalgrim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diepstra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kamatani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnci/djr516" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Mckay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Therese Truong" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu-Chun Chuang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1001333" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932510v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107766v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04508227v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criminocorpus.5537" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268102v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Katsanos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Aron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Powers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauchard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00942986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>