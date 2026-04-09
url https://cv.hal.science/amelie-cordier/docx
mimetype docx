--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -200,252 +200,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverting the Interaction Cycle to Model Embodied Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5th Annual International Conference on Biologically Inspired Cognitive Architectures, 2014 BICA, 41, pp.243-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.11.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265955v1</w:t>
+                <w:t xml:space="preserve">hal-01131263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting the Interaction Cycle to Model Embodied Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5th Annual International Conference on Biologically Inspired Cognitive Architectures, 2014 BICA, 41, pp.243-248. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.11.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131263v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -489,51 +489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI-2021, Explainable Agency in Artificial Intelligence WS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAI, Feb 2021, Virtual Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -552,273 +552,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t>
+                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in musical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Gonnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317785v1</w:t>
+                <w:t xml:space="preserve">hal-02329658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in musical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329658v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Robots in Collaborative Learning: Consequences of the Design on Students' Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -993,290 +993,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy Display Influence on Human-Robot Interactions: a Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental Learning for Social Robots in Real-World Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Towards Intelligent Social Robots: From Naive Robots to Robot Sapiens at the 2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.7</w:t>
+              <w:t xml:space="preserve">First Workshop on Social Robots in the Wild at the 13th Annual ACM/IEEE International Conference on Human-Robot Interaction (HRI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Chicago, IL, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887075v1</w:t>
+                <w:t xml:space="preserve">hal-01852233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Learning for Social Robots in Real-World Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empathy Display Influence on Human-Robot Interactions: a Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Social Robots in the Wild at the 13th Annual ACM/IEEE International Conference on Human-Robot Interaction (HRI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Chicago, IL, United States. pp.5</w:t>
+              <w:t xml:space="preserve">Workshop on Towards Intelligent Social Robots: From Naive Robots to Robot Sapiens at the 2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852233v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in Musical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1453,51 +1453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous object modeling and exploiting: a new approach based on affordances from continual interaction with environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,51 +1548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différents modèles de programmation par contraintes pour le clustering conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,386 +1637,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmute : un outil interactif pour assister l’extraction de connaissances à partir de traces</w:t>
+                <w:t xml:space="preserve">Toward Constrained Semantic WoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
+                <w:t xml:space="preserve">Remy Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh International Workshop on the Web of Things (WoT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W3C, Nov 2016, Stuttgart, Germany. pp.31 - 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3017995.3018002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263101v1</w:t>
+                <w:t xml:space="preserve">hal-01515382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Transmute : un outil interactif pour assister l’extraction de connaissances à partir de traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril de Runz, Jan 2016, Reims, France. pp.463-468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371894v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Constrained Semantic WoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the Web of Things (WoT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, W3C, Nov 2016, Stuttgart, Germany. pp.31 - 37, </w:t>
+              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France. pp.111-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3017995.3018002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515382v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation visuelle et interactive d'épisodes séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril de Runz, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,51 +2171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation Interactive de connaissances à partir de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2016:27es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2253,51 +2253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification d'un utilisateur à partir de ses traces d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Phenomenal Knowledge in an Unknown Noumenal Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,64 +2452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,679 +2671,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Actions and Observations from Interactions</w:t>
+                <w:t xml:space="preserve">Collaborative Knowledge Acquisition under Control of a Non-Regression Test System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Goal Reasoning at Advances in Cognitive Systems (ACS2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Baltimore, ML, United States. pp.26-35</w:t>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339285v1</w:t>
+                <w:t xml:space="preserve">hal-00880347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Building a trace-based system for real-time strategy game traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of EXPPORT: EXperience reuse: Provenance, Process-ORientation and Traces, ICCBR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saratoga Springs, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131223v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a trace-based system for real-time strategy game traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wender</w:t>
+                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Watson</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EXPPORT: EXperience reuse: Provenance, Process-ORientation and Traces, ICCBR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, New York, United States. pp.358-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339313v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_26⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01339182v1</w:t>
+                <w:t xml:space="preserve">hal-01131223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Knowledge Acquisition under Control of a Non-Regression Test System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Canals</w:t>
+                <w:t xml:space="preserve">Inferring Actions and Observations from Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop on Goal Reasoning at Advances in Cognitive Systems (ACS2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Baltimore, ML, United States. pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880347v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.117-122</w:t>
@@ -3372,103 +3372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de Similarité pour Comparer des Épisodes dans les Traces Modélisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3506,90 +3506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3696,77 +3696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3785,718 +3785,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mathern</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Julien Stevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
+              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353145v1</w:t>
+                <w:t xml:space="preserve">hal-00763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353003v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Canals</w:t>
+                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France, France. pp.751-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353050v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352981v1</w:t>
+                <w:t xml:space="preserve">hal-01353003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Stevenot</w:t>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763228v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Intelligentes à Base de Mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4599,51 +4599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,103 +4785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
@@ -4904,151 +4904,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Des profils d'apprenants au portefeuille de compétences dans un contexte de formation à distance personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Randriamalaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
+              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746730v1</w:t>
+                <w:t xml:space="preserve">hal-01353126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Machine Collaboration to Acquire Cooking Adaptation Knowledge for the TAAABLE Case-Based Reasoning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5077,247 +5077,247 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWCS Semantic Web Collaborative Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1113-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des profils d'apprenants au portefeuille de compétences dans un contexte de formation à distance personnalisée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.1-17</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353126v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5342,90 +5342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace replay with change propagation impact in client/server applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elöd Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.607-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Interactions Based on Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CBR and Games, ICCBR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Greewich, London, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5571,90 +5571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-Based Impact Propagation for Trace Replay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Greenwich, London, United Kingdom. pp.482-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5700,51 +5700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model and simulation of Early-Stage Vision as a Developmental Sensorimotor Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,394 +5798,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corvaisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.119-131</w:t>
+              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487659v1</w:t>
+                <w:t xml:space="preserve">hal-01381542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.119-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381542v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00487659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Case Based Reasoning for Contextual Reuse of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provenance-Awareness in Case-Based Reasoning Workshop. ICCBR 2010. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,472 +6204,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
+                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437661v1</w:t>
+                <w:t xml:space="preserve">inria-00436670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Adaptation Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Badra</w:t>
+                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00437693v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436670v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437664v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,359 +6705,338 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.23--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00411509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
+              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437739v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunistic Adaptation Knowledge Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.60-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02998-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437726v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
@@ -7117,51 +7117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas - RàPC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session industrie et démonstrations de EGC'09 (Extraction et Gestion des Connaissances)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7436,51 +7436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Approche Systèmes Complexes de la Cognition : Vers un Système Cognitif Artificiel Intégral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,90 +7613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7738,103 +7738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
@@ -7876,51 +7876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four kinds of models of Emergent Representations resulting from the decomposition individual/collective and internal/external</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,90 +7984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,429 +8086,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189782v1</w:t>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+                <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8546,77 +8546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8635,342 +8635,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
+                <w:t xml:space="preserve">Apprendre à mieux adapter en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
+              <w:t xml:space="preserve">14ème Atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Besançon, France, France. pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583931v1</w:t>
+                <w:t xml:space="preserve">hal-01583933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025803v1</w:t>
+                <w:t xml:space="preserve">hal-01583931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à mieux adapter en raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Besançon, France, France. pp.27-37</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583933v1</w:t>
+                <w:t xml:space="preserve">hal-01025803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un assistant pour la conception et le développement des systèmes de RàPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme AFIA 2005 - Atelier Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Nice, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9027,77 +9027,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d’extraction interactive de connaissances à partir de traces : Transmute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. , Démonstrations d'IC 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9154,51 +9154,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 15ème atelier français sur le raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9447,51 +9447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
@@ -9533,64 +9533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement à partir de cas : un paradigme de réutilisation de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et raisonnement à partir de cas : une application en supervision industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9776,51 +9776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] tweak_am_fd_ac_01, LIRIS UMR CNRS 5205. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9842,77 +9842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmute: an Interactive Tool for Assisting Knowledge Discovery in Interaction Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Universite Claude Bernard Lyon 1; Universite Jean Moulin Lyon 3. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10206,51 +10206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galdeano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2019.8673082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cottet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017995.3018002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wender" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Randriamalaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederaldo J. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fr&#233;con" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LYO10224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galdeano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2019.8673082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rojas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017995.3018002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Randriamalaka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederaldo J. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fr&#233;con" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LYO10224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>