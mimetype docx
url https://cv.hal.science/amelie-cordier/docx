--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -552,273 +552,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in musical analysis</w:t>
+                <w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Alix Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329658v1</w:t>
+                <w:t xml:space="preserve">hal-02317785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in musical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317785v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Robots in Collaborative Learning: Consequences of the Design on Students' Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1012,51 +1012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Learning for Social Robots in Real-World Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1232,51 +1232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in Musical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1637,585 +1637,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Constrained Semantic WoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the Web of Things (WoT 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3017995.3018002⟩</w:t>
+              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France. pp.111-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515382v1</w:t>
+                <w:t xml:space="preserve">hal-01371894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmute : un outil interactif pour assister l’extraction de connaissances à partir de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril de Runz, Jan 2016, Reims, France. pp.463-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Toward Constrained Semantic WoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France. pp.111-116, </w:t>
+              <w:t xml:space="preserve">Seventh International Workshop on the Web of Things (WoT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W3C, Nov 2016, Stuttgart, Germany. pp.31 - 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3017995.3018002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371894v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation visuelle et interactive d'épisodes séquentiels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
+                <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.575-578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591566v1</w:t>
+                <w:t xml:space="preserve">hal-01357997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Interprétation visuelle et interactive d'épisodes séquentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril de Runz, Jan 2016, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357997v1</w:t>
+                <w:t xml:space="preserve">hal-01591566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation Interactive de connaissances à partir de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2016:27es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2452,51 +2452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,385 +2671,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Knowledge Acquisition under Control of a Non-Regression Test System</w:t>
+                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérôme Canals</w:t>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, New York, United States. pp.358-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880347v1</w:t>
+                <w:t xml:space="preserve">hal-01339182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a trace-based system for real-time strategy game traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EXPPORT: EXperience reuse: Provenance, Process-ORientation and Traces, ICCBR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Saratoga Springs, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Collaborative Knowledge Acquisition under Control of a Non-Regression Test System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339182v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
               </w:r>
@@ -3247,103 +3247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.117-122</w:t>
@@ -3372,90 +3372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de Similarité pour Comparer des Épisodes dans les Traces Modélisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3785,472 +3785,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Stevenot</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763228v1</w:t>
+                <w:t xml:space="preserve">hal-01353050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France, France. pp.751-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353050v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352981v1</w:t>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stevenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
+              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
               </w:r>
@@ -4383,51 +4383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4452,51 +4452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Intelligentes à Base de Mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,321 +4567,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Generic Cooking Adaptation Knowledge for the TAAABLE Case-Based Reasoning System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Man-machine collaboration to acquire adaptation knowledge for a case-based reasoning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with Computers workshop @ ECAI 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WWW 2012 – SWCS'12 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1113-1120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720481v1</w:t>
+                <w:t xml:space="preserve">hal-01352987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Man-machine collaboration to acquire adaptation knowledge for a case-based reasoning system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting Generic Cooking Adaptation Knowledge for the TAAABLE Case-Based Reasoning System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 – SWCS'12 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cooking with Computers workshop @ ECAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2187980.2188249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01352987v1</w:t>
+                <w:t xml:space="preserve">hal-00720481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
@@ -4904,151 +4904,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des profils d'apprenants au portefeuille de compétences dans un contexte de formation à distance personnalisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mascret</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.1-17</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353126v1</w:t>
+                <w:t xml:space="preserve">hal-00746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Machine Collaboration to Acquire Cooking Adaptation Knowledge for the TAAABLE Case-Based Reasoning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5077,165 +5077,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWCS Semantic Web Collaborative Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1113-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Des profils d'apprenants au portefeuille de compétences dans un contexte de formation à distance personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Randriamalaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
+              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746730v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace replay with change propagation impact in client/server applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Interactions Based on Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,77 +5571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-Based Impact Propagation for Trace Replay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5798,230 +5798,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Corvaisier</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
+              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381542v1</w:t>
+                <w:t xml:space="preserve">hal-01381538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mascret</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
+              <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381538v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
               </w:r>
@@ -6033,51 +6033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6128,51 +6128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Case Based Reasoning for Contextual Reuse of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6204,601 +6204,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00436670v1</w:t>
+                <w:t xml:space="preserve">hal-01437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437664v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
+              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.23--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437739v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
+                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437726v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadi Badra</w:t>
+                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Lieber</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.23--34</w:t>
+              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00411509v1</w:t>
+                <w:t xml:space="preserve">hal-01437664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6836,51 +6836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Adaptation Knowledge Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6934,277 +6934,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00437693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Meilender</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
+              <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00411508v1</w:t>
+                <w:t xml:space="preserve">inria-00432353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00432353v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00411508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WikiTaaable, un wiki sémantique utilisé comme un tableau noir dans un système de raisonnement à partir de cas textuel</w:t>
               </w:r>
@@ -7216,51 +7216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session industrie et démonstrations de EGC'09 (Extraction et Gestion des Connaissances)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7652,51 +7652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7738,51 +7738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7790,51 +7790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
@@ -7984,51 +7984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8086,295 +8086,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189779v1</w:t>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
+                <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74141-1_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8438,51 +8438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8546,51 +8546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à mieux adapter en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Atelier de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Besançon, France, France. pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8736,51 +8736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8831,51 +8831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8926,51 +8926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un assistant pour la conception et le développement des systèmes de RàPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme AFIA 2005 - Atelier Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Nice, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9027,77 +9027,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d’extraction interactive de connaissances à partir de traces : Transmute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. , Démonstrations d'IC 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9154,51 +9154,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 15ème atelier français sur le raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9447,51 +9447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
@@ -9546,51 +9546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement à partir de cas : un paradigme de réutilisation de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et raisonnement à partir de cas : une application en supervision industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9842,77 +9842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmute: an Interactive Tool for Assisting Knowledge Discovery in Interaction Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Universite Claude Bernard Lyon 1; Universite Jean Moulin Lyon 3. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10206,51 +10206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galdeano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2019.8673082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rojas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017995.3018002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wender" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352987v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188249" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Randriamalaka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederaldo J. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fr&#233;con" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LYO10224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galdeano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2019.8673082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017995.3018002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wender" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Randriamalaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederaldo J. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fr&#233;con" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LYO10224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>