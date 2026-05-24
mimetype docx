--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -200,252 +200,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting the Interaction Cycle to Model Embodied Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.11.109⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131263v1</w:t>
+                <w:t xml:space="preserve">hal-01265955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverting the Interaction Cycle to Model Embodied Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5th Annual International Conference on Biologically Inspired Cognitive Architectures, 2014 BICA, 41, pp.243-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2014.11.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265955v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -489,51 +489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI-2021, Explainable Agency in Artificial Intelligence WS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAAI, Feb 2021, Virtual Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -552,273 +552,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t>
+                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in musical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Gonnot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t>
+              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.62-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317785v1</w:t>
+                <w:t xml:space="preserve">hal-02329658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in musical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social Robot as an Awareness Tool to Help Regulate Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30es Journées Francophones d'Ingénierie des Connaissances, IC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jul 2019, Toulouse, France. pp.62-63</w:t>
+              <w:t xml:space="preserve">Workshop on Robots for Learning (R4L) at the 28th IEEE International Conference on Robot &amp; Human Interactive Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329658v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Robots in Collaborative Learning: Consequences of the Design on Students' Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -993,290 +993,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental Learning for Social Robots in Real-World Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empathy Display Influence on Human-Robot Interactions: a Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Social Robots in the Wild at the 13th Annual ACM/IEEE International Conference on Human-Robot Interaction (HRI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Chicago, IL, United States. pp.5</w:t>
+              <w:t xml:space="preserve">Workshop on Towards Intelligent Social Robots: From Naive Robots to Robot Sapiens at the 2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01852233v1</w:t>
+                <w:t xml:space="preserve">hal-01887075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empathy Display Influence on Human-Robot Interactions: a Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental Learning for Social Robots in Real-World Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Towards Intelligent Social Robots: From Naive Robots to Robot Sapiens at the 2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.7</w:t>
+              <w:t xml:space="preserve">First Workshop on Social Robots in the Wild at the 13th Annual ACM/IEEE International Conference on Human-Robot Interaction (HRI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Chicago, IL, United States. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887075v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Interpretation of Serial Episodes: Experiments in Musical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1453,51 +1453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous object modeling and exploiting: a new approach based on affordances from continual interaction with environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,51 +1548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différents modèles de programmation par contraintes pour le clustering conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,330 +1637,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Toward Constrained Semantic WoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
+              <w:t xml:space="preserve">Seventh International Workshop on the Web of Things (WoT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W3C, Nov 2016, Stuttgart, Germany. pp.31 - 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3017995.3018002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371894v1</w:t>
+                <w:t xml:space="preserve">hal-01515382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmute : un outil interactif pour assister l’extraction de connaissances à partir de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril de Runz, Jan 2016, Reims, France. pp.463-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Constrained Semantic WoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Médini</w:t>
+                <w:t xml:space="preserve">Autonomous affordance construction without planning for environment-agnostic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Workshop on the Web of Things (WoT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, W3C, Nov 2016, Stuttgart, Germany. pp.31 - 37, </w:t>
+              <w:t xml:space="preserve">The Sixth Joint IEEE International Conference on Developmental Learning and Epigenetic Robotics (ICDL-Epirob)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cergy-Pontoise, France. pp.111-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3017995.3018002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEVLRN.2016.7846800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515382v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Authoring Tool to Acquire Knowledge for ITS Teaching Problem Solving Methods</w:t>
               </w:r>
@@ -2063,77 +2063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation visuelle et interactive d'épisodes séquentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cyril de Runz, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2171,51 +2171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation Interactive de connaissances à partir de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2016:27es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2253,51 +2253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authentification d'un utilisateur à partir de ses traces d’interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Phenomenal Knowledge in an Unknown Noumenal Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,64 +2452,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards semantic resource mashups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mrissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,679 +2671,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
+                <w:t xml:space="preserve">Inferring Actions and Observations from Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Joseph Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Goal Reasoning at Advances in Cognitive Systems (ACS2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Baltimore, ML, United States. pp.26-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339182v1</w:t>
+                <w:t xml:space="preserve">hal-01339285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a trace-based system for real-time strategy game traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wender</w:t>
+                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ian Watson</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EXPPORT: EXperience reuse: Provenance, Process-ORientation and Traces, ICCBR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339313v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Knowledge Acquisition under Control of a Non-Regression Test System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Infante-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Building a trace-based system for real-time strategy game traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of EXPPORT: EXperience reuse: Provenance, Process-ORientation and Traces, ICCBR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Saratoga Springs, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131223v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Actions and Observations from Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+                <w:t xml:space="preserve">Similarity Measures to Compare Episodes in Modeled Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Goal Reasoning at Advances in Cognitive Systems (ACS2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, New York, United States. pp.358-372, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39056-2_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339285v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Trace-Base Management System using Finite-State Transducer Approach for Trace Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Model-Driven Engineering and Software Development (MODELSWARD 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Barcelona, Spain. pp.117-122</w:t>
@@ -3372,103 +3372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de Similarité pour Comparer des Épisodes dans les Traces Modélisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3506,90 +3506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3696,77 +3696,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3785,718 +3785,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
+                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Thevenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Benoît Mathern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
+                <w:t xml:space="preserve">Damien Cram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
+              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353050v1</w:t>
+                <w:t xml:space="preserve">hal-01353145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352981v1</w:t>
+                <w:t xml:space="preserve">hal-01353003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Stevenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
+              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an operator for merging taxonomies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Stevenot</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI-2012 Workshop BNC: Belief change, Non-monotonic reasoning and Conflict resolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Konieczny and T. Meyer, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763228v1</w:t>
+                <w:t xml:space="preserve">hal-01353050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
+                <w:t xml:space="preserve">Contextual Trace-Based Video Recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st international conference companion on World Wide Web (WWW-XperienceWeb'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France, France. pp.751-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2187980.2188196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353003v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Knowledge-Intensive and Interactive Knowledge Discovery Cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ICCBR Workshop Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.151-162</w:t>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353145v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Intelligentes à Base de Mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4504,51 +4504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4703,51 +4703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,103 +4785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TStore: A Web-Based System for Managing, Transforming and Reusing Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCBR 2012 TRUE and Story Cases Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.173-182</w:t>
@@ -4904,151 +4904,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Des profils d'apprenants au portefeuille de compétences dans un contexte de formation à distance personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noa Randriamalaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
+              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746730v1</w:t>
+                <w:t xml:space="preserve">hal-01353126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Machine Collaboration to Acquire Cooking Adaptation Knowledge for the TAAABLE Case-Based Reasoning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5077,424 +5077,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SWCS Semantic Web Collaborative Spaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1113-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des profils d'apprenants au portefeuille de compétences dans un contexte de formation à distance personnalisée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.1-17</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353126v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+                <w:t xml:space="preserve">Trace replay with change propagation impact in client/server applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lavoué</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+                <w:t xml:space="preserve">Elöd Egyed-Zsigmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.607-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692091v1</w:t>
+                <w:t xml:space="preserve">hal-00746727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace replay with change propagation impact in client/server applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raafat Zarka</w:t>
+                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elöd Egyed-Zsigmond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.607-622</w:t>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00746727v1</w:t>
+                <w:t xml:space="preserve">hal-00692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligent Interactions Based on Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop CBR and Games, ICCBR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Greewich, London, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5571,90 +5571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-Based Impact Propagation for Trace Replay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Case-Based Reasoning Conference (ICCBR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Greenwich, London, United Kingdom. pp.482-495, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5700,51 +5700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model and simulation of Early-Stage Vision as a Developmental Sensorimotor Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,191 +5798,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
+                <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.119-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381538v1</w:t>
+                <w:t xml:space="preserve">hal-00487659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing assistance by reusing episodes stored in traces: a case study with SAP Business Objects Explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafat Zarka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Corvaisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Atelier Français de Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.91-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6001,191 +6014,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
+                <w:t xml:space="preserve">Raisonnement à partir de cas dynamique pour la réutiliation contextuelle de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.119-131</w:t>
+              <w:t xml:space="preserve">18ème Atelier de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Strasbourg, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487659v1</w:t>
+                <w:t xml:space="preserve">hal-01381538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Case Based Reasoning for Contextual Reuse of Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provenance-Awareness in Case-Based Reasoning Workshop. ICCBR 2010. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Alessandria, Italy. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6204,757 +6204,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
+              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437739v1</w:t>
+                <w:t xml:space="preserve">hal-01437661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunistic Adaptation Knowledge Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.60-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02998-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437726v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00437693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.23--34</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00411509v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taaable : système de recherche et de création, par adaptation, de recettes de cuisine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Toussaint</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances – EGC'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.479-481</w:t>
+              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00436670v1</w:t>
+                <w:t xml:space="preserve">hal-01437664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Acquisition et extraction de connaissances pour le système de raisonnement à partir de cas textuels WikiTaaable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meilender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.13-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437664v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending Case-Based Reasoning with Traces</w:t>
+                <w:t xml:space="preserve">Étendre les possibilités du raisonnement à partir de cas grâce aux traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mascret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Challenges for reasoning from experiences, Workshop at IJCAI'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Pasadena, CA, United States. pp.10</w:t>
+              <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437661v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Adaptation Knowledge Discovery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Découverte opportuniste de connaissances d'adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17ème atelier sur le raisonnement à partir de cas - RàPC-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.23--34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02998-1_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00437693v1</w:t>
+                <w:t xml:space="preserve">inria-00411509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WIKITAAABLE: A semantic wiki as a blackboard for a textual case-based reasoning system</w:t>
               </w:r>
@@ -6992,51 +6992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SemWiki 2009 - 4rd Semantic Wiki Workshop at the 6th European Semantic Web Conference - ESWC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Heraklion, Greece</w:t>
@@ -7065,103 +7065,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge acquisition and discovery for the textual case-based cooking system WIKITAAABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Meilender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Case-Based Reasoning - ICCBR 2009, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seattle, United States. pp.249-258</w:t>
@@ -7242,51 +7242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème atelier de Raisonnement à Partir de Cas - RàPC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Béatrice Fuchs and Amedeo Napoli, Jun 2009, Paris, France</w:t>
@@ -7354,51 +7354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session industrie et démonstrations de EGC'09 (Extraction et Gestion des Connaissances)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7436,51 +7436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Approche Systèmes Complexes de la Cognition : Vers un Système Cognitif Artificiel Intégral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,90 +7613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction manuelle de la partie haute d'une ontologie modulaire destinée à une annotation de cas textuels - étude de cas pour une application culinaire dans le cadre du projet Taaable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7738,103 +7738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAAABLE: Text Mining, Ontology Engineering, and Hierarchical Classification for Textual Case-Based Cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokia Bendaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Bentebibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Case-Based Reasoning - ECCBR 2008, Workshop Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.219--228</w:t>
@@ -7876,51 +7876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four kinds of models of Emergent Representations resulting from the decomposition individual/collective and internal/external</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,90 +7984,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Acquisition of Adaptation Knowledge and Cases - The IakA Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonardo Lana de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Case-Based Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Trier, Germany. pp.150-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8086,204 +8086,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
+                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
+              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189599v1</w:t>
+                <w:t xml:space="preserve">inria-00189782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faillure Analysis for Domain Knowledge Acquisition in a Knowledge-Intensive CBR System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Case-Based Reasoning - ICCBR-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Patterson, Aug 2007, Belfast, United Kingdom. pp.463--477, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8311,204 +8311,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Domain Knowledge Management for Case-Based Medical Recommendation</w:t>
+                <w:t xml:space="preserve">Acquisition interactive des connaissances d'adaptation intégrée aux sessions de raisonnement à partir de cas --- Principes, architecture IakA et prototype KayaK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th workshop on CBR in the Health Sciences, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, I. Bichindaritz and S. Montani, Aug 2007, Belfast, United Kingdom. pp.285--294</w:t>
+              <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00189782v1</w:t>
+                <w:t xml:space="preserve">inria-00189599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Knowledge Acquisition in Case Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Knowledge Discovery and Similarity, a workshop of the seventh International Conference on Case-Based Reasoning (ICCBR-07), D. C. Wilson and D. Khemani (volume editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Wilson and D. Khemani, Aug 2007, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8546,77 +8546,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de connaissances du domaine d'un système de RàPC : une approche fondée sur l'analyse interactive des échecs d'adaptation --- le système FrakaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème atelier sur le raisonnement à partir de cas - RàPC-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amélie Cordier, Jul 2007, Grenoble, France. pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8635,342 +8635,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00189586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à mieux adapter en raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Atelier de Raisonnement à Partir de Cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Besançon, France, France. pp.27-37</w:t>
+              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583933v1</w:t>
+                <w:t xml:space="preserve">hal-01583931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering and Learning of Adaptation Knowledge in Case-Based Reasoning</w:t>
+                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Knowledge Engineering and Knowledge Management EKAW'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Podebrady, Czech Republic, Czech Republic. pp.303-317</w:t>
+              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583931v1</w:t>
+                <w:t xml:space="preserve">hal-01025803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'ingénierie à l'apprentissage des connaissances d'adaptation en raisonnement à partir de cas</w:t>
+                <w:t xml:space="preserve">Apprendre à mieux adapter en raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.41-50</w:t>
+              <w:t xml:space="preserve">14ème Atelier de Raisonnement à Partir de Cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Besançon, France, France. pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025803v1</w:t>
+                <w:t xml:space="preserve">hal-01583933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un assistant pour la conception et le développement des systèmes de RàPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme AFIA 2005 - Atelier Raisonnement à Partir de Cas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Nice, France. pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9027,77 +9027,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil d’extraction interactive de connaissances à partir de traces : Transmute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. , Démonstrations d'IC 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9154,51 +9154,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes du 15ème atelier français sur le raisonnement à partir de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9447,51 +9447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Badra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Montani, Stefania and Jain, Lakhmi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Successful Case-based Reasoning Applications-2</w:t>
@@ -9533,64 +9533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le raisonnement à partir de cas : un paradigme de réutilisation de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9632,51 +9632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets et raisonnement à partir de cas : une application en supervision industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9776,51 +9776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] tweak_am_fd_ac_01, LIRIS UMR CNRS 5205. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9842,77 +9842,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmute: an Interactive Tool for Assisting Knowledge Discovery in Interaction Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Loup Barazzutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Universite Claude Bernard Lyon 1; Universite Jean Moulin Lyon 3. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10206,51 +10206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galdeano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2019.8673082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rojas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017995.3018002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wender" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696013v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353126v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Randriamalaka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederaldo J. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fr&#233;con" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LYO10224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.11.109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106286v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gonnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112520v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007731205490556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Rieger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galdeano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HRI.2019.8673082" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887075v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cottet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588822v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006315100820091" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515382v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Rojas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017995.3018002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Barazzutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357997v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_66" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442736v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Munch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.177" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301051v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mrissa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01082369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lieber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11209-1_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Infante-Blanco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339313v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wender" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Watson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafat Zarka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lamontagne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39056-2_26" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N5F899FS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mathern" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cram" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stevenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352981v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188196" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188249" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mascret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Randriamalaka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746727v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#246;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23291-6_35" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R7LCF6H7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23960-1_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corvaisier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381491v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02998-1_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cojan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meilender" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437726v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432353v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411508v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437648v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederaldo J. Lopes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fr&#233;con" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830463v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Despr&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337666v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Bendaoud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Bentebibel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364367v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onardo Lana de Carvalho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189782v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74141-1_32" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189599v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189586v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583933v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830481v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94640-5_6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmi Dufour-Lussier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38736-4_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830474v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583946v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128536v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00364368v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008LYO10224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>